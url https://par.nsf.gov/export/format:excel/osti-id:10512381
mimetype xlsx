--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512381</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pclm.0000240</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Crowded and warmer: Unequal dengue risk at high spatial resolution across a megacity of India</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Romeo-Aznar, Victoria; Telle, Olivier; Santos-Vega, Mauricio; Paul, Richard; Pascual, Mercedes</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0000240</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2767-3200</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The role of climate factors on transmission of mosquito-borne infections within urban landscapes must be considered in the context of the pronounced spatial heterogeneity of such environments. Socio-demographic and environmental variation challenge control efforts for emergent arboviruses transmitted via the urban mosquito&lt;italic&gt;Aedes aegypti&lt;/italic&gt;. We address at high resolution, the spatial heterogeneity of dengue transmission risk in the megacity of Delhi, India, as a function of both temperature and the carrying-capacity of the human environment for the mosquito. Based on previous results predicting maximum mosquitoes per human for different socio-economic typologies, and on remote sensing temperature data, we produce a map of the reproductive number of dengue at a resolution of 250m by 250m. We focus on dengue risk hotspots during inter-epidemic periods, places where chains of transmission can persist for longer. We assess the resulting high-resolution risk map of dengue with reported cases for three consecutive boreal winters. We find that both temperature and vector carrying-capacity per human co-vary in space because of their respective dependence on population density. The synergistic action of these two factors results in larger variation of dengue’s reproductive number than when considered separately, with poor and dense locations experiencing the warmest conditions and becoming the most likely reservoirs off-season. The location of observed winter cases is accurately predicted for different risk threshold criteria. Results underscore the inequity of risk across a complex urban landscape, whereby individuals in dense poor neighborhoods face the compounded effect of higher temperatures and mosquito carrying capacity. Targeting chains of transmission in inter-epidemic periods at these locations should be a priority of control efforts. A better mapping is needed of the interplay between climate factors that are dominant determinants of the seasonality of vector-borne infections and the socio-economic conditions behind unequal exposure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2414688</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PloS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>