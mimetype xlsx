--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512502</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2024.490612</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Enactment of an Instant: A Study of Gesture in Introductory Physics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Booth, Emma Teresa; Flood, Virginia J; Harrer, Benedikt W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Lindgren, R; Asino, T; Kyza, E A; Looi, C-K; Keifert, D T; Suarez, E</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Conference of the Learning Sciences ICLS 2024</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1819-0138</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-9906980-0-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Gesture has been shown to play an important role in how learners conceptualize phenomena in physics. However, we know little about how gesture is used to conceptualize instantaneity. Drawing on multimodal microanalysis of interaction, we examine how undergraduate physics students use representational gesture to make sense of instants while modeling energy dynamics. Our analysis describes four different forms of representational gesture used to capture instantaneity: These include (1) Replay loop of scenario, (2) Subinterval on timeline, (3) Freeze frame of scenario, and (4) Indexical location on timeline.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2201821</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Buffalo, NY</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>