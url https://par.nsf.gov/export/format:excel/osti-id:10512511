--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512511</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1478-3975/ace0ee</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Infiltration of tumor spheroids by activated immune cells</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mukherjee, Mrinmoy; Chepizhko, Oleksandr; Chiara_Lionetti, Maria; Zapperi, Stefano; La_Porta, Caterina_A M; Levine, Herbert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>056001</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1478-3967</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Recent years have seen a tremendous growth of interest in understanding the role that the adaptive immune system could play in interdicting tumor progression. In this context, it has been shown that the density of adaptive immune cells inside a solid tumor serves as a favorable prognostic marker across different types of cancer. The exact mechanisms underlying the degree of immune cell infiltration is largely unknown. Here, we quantify the temporal dynamics of the density profile of activated immune cells around a solid tumor spheroid. We propose a computational model incorporating immune cells with active, persistent movement and a proliferation rate that depends on the presence of cancer cells, and show that the model able to reproduce semi-quantitatively the experimentally measured infiltration profile. Studying the density distribution of immune cells inside a solid tumor can help us better understand immune trafficking in the tumor micro-environment, hopefully leading towards novel immunotherapeutic strategies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>