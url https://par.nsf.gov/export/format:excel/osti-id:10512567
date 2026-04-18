--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512567</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.scitotenv.2024.170958</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Soil temperature and moisture as key controls of phosphorus export in mountain watersheds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gianniny, Gordon; Stark, John M; Abbott, Benjamin W; Lee, Raymond; Brahney, Janice</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science of The Total Environment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>921</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>170958</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0048-9697</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Oligotrophic mountain lakes act as sensitive indicators of landscape-scale changes in mountain regions due to their low nutrient concentration and remote, relatively undisturbed watersheds. Recent research shows that phosphorus (P) concentrations are increasing in mountain lakes around the world, creating more mesotrophic states and altering lake ecosystem structure and function. The relative importance of atmospheric deposition and climate-driven changes to local biogeochemistry in driving these shifts is not well established. In this study, we test whether increasing temperatures in watershed soils may be contributing to the observed increases in mountain lake P loading. Specifically, we test whether higher soil temperatures increase P mobilization from mountain soils by accelerating the rate of geochemical weathering and soil organic matter decomposition. We used paired soil incubation (lab) and soil transplant (field) experiments with mountain soils from around the western United States to test the effects of warming on rain-leachable P concentration, soil P mobilization, and soil respiration. Our results show that while higher temperature can increase soil P mobilization, low soil moisture can limit the effects of warming in some situations. Soils with lower bulk densities, higher pH, lower aluminum oxide contents, and lower ratios of carbon to nitrogen had much higher rain-leachable P concentration across all sites and experimental treatments. Together, these results suggest that mountain watersheds with high-P soils and relatively high soil moisture could have the largest increases in P mobilization with warming. Consequently, lakes and streams in such watersheds could become especially susceptible to soil-driven eutrophication as temperatures rise.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011439</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science Direct</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>