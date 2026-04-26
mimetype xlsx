--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512851</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/19/05/P05063</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The ATLAS experiment at the CERN Large Hadron Collider: a description of the detector configuration for Run 3</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aad, G; Abbott, B; Abbott, DC; Abdallah, J; Abeling, K; Abidi, SH; Aboulhorma, A; Abovyan, S; Abramowicz, H; Abreu, H; Abulaiti, Y; Abusleme_Hoffman, AC; Acharya, BS; Adam_Bourdarios, C; Adamczyk, L; Adamek, L; Addepalli, SV; Adelman, J; Adersberger, M; Adiguzel, A; Adorni, S; Adye, T; Affolder, AA; Afik, Y; Agaras, MN; Agarwala, J; Aggarwal, A; Agheorghiesei, C; Aguilar-Saavedra, JA; Ahmad, A; Ahmadov, F; Ahmed, WS; Ahuja, S; Ai, X; Aielli, G; Ait_Tamlihat, M; Aitbenchikh, B; Aizenberg, I; Akbiyik, M; Åkesson, TPA; Akhperjanyan, G; Akimov, AV; Al_Khoury, K; Alberghi, GL; Albert, J; Albicocco, P; Alderweireldt, S; Aleksa, M; Aleksandrov, IN; Alexa, C; Alexopoulos, T; Alfonsi, A; Alfonsi, F; Alhroob, M; Ali, B; Ali, S; Aliev, M; Alimonti, G; Alkakhi, W; Allaire, C; Allard, J; Allbrooke, BMM; Allendes_Flores, CA; Allport, PP; Aloisio, A; Alonso, F; Alpigiani, C; Alvarez_Estevez, M; Alvarez_Gonzalez, B; Alviggi, MG; Aly, M; Amaral_Coutinho, Y; Ambler, A; Amelung, C; Amerl, M; Ames, CG; Amidei, D; Amor_Dos_Santos, SP; Amos, KR; Ananiev, V; Anastopoulos, C; Andari, N; Andeen, T; Anders, JK; Andrean, SY; Andreazza, A; Anelli, CR; Angelidakis, S; Angerami, A; Anisenkov, AV; Annovi, A; Antel, C; Anthony, MT; Antipov, E; Antonelli, M; Antonescu, M; Antrim, DJA; Anulli, F; Aoki, M; Aoki, T; Aparisi_Pozo, JA; Aparo, MA; Aperio_Bella, L; Appelt, C; Aranzabal, N; Araujo_Ferraz, V; Arcangeletti, C; Arce, ATH; Arena, E; Arguin, J-F; Argyris, A; Argyropoulos, S; Arling, J-H; Armbruster, AJ; Armijo, CE; Arnaez, O; Arnold, H; Arrubarrena_Tame, ZP; Artoni, G; Asada, H; Asai, K; Asai, S; Asbah, NA; Assahsah, J; Assamagan, K; Astalos, R; Atkin, RJ; Atkinson, M; Atlay, NB; Atmani, H; Atmasiddha, PA; Aubernon, E; Augsten, K; Aune, S; Auricchio, S; Auriol, AD; Aust, F; Austrup, VA; Avner, G; Avolio, G; Avoni, G; Axen, D; Axiotis, K; Aydiner, P; Ayoub, MK; Azaryan, T; Azuelos, G; Babal, D; Bachacou, H; Bachas, K; Bachiu, A; Backman, F; Badea, A; Bagnaia, P; Bahmani, M; Bailey, AJ; Bailey, VR; Baines, JT; Bakalis, C; Baker, OK; Bakker, PJ; Bakos, E; Bakshi_Gupta, D; Balaji, S; Balasubramanian, R; Balbi, G; Baldin, EM; Balek, P; Ball, R; Ballabene, E; Ballansat, J; Balli, F; Baltes, LM; Balunas, WK; Balz, J; Ban, J; Banas, E; Bandieramonte, M; Bandyopadhyay, A; Bansal, S; Barak, L; Barberio, EL; Barberis, D; Barbero, M; Barbier, G; Barbour, G; Bardo, L; Barends, KN; Barfusser, A; Barillari, T; Barisits, M-S; Barklow, T; Barnett, RM; Baron, P; Baron_Moreno, DA; Baroncelli, A; Barone, G; Barr, AJ; Barranco_Navarro, L; Barreiro, F; Barreiro_Guimarães_da_Costa, J; Barron, U; Barros_Teixeira, MG; Barsov, S; Bartels, F; Bartoldus, R; Barton, AE; Bartos, P; Basalaev, A; Basan, A; Baselga, M; Bashta, I; Bassalat, A; Basso, MJ; Basson, CR; Bates, RL; Batlamous, S; Batley, JR; Batool, B; Battaglia, M; Battulga, D; Bauce, M; Bauer, P; Bayirli, A; Beacham, JB; Beau, T; Beauchamp, BC; Beauchemin, PH; Beccherle, R; Becherer, F; Bechtle, P; Beck, HP; Becker, K; Beddall, AJ; Bednyakov, VA; Bee, CP; Beemster, LJ; Beermann, TA; Begalli, M; Begel, M; Behera, A; Behr, JK; Silva, CBeirao_Da_Cruz E; Beirer, JF; Beisiegel, F; Belanger-Champagne, C; Belfkir, M; Belhesan, F; Bella, G; Bellachia, F; Bellagamba, L; Bellerive, A; Bellos, P; Beloborodov, K; Belotskiy, K; Beltramelli, J; Belyaev, NL; Ben_Moshe, M; Benchekroun, D; Bendebba, F; Bendotti, J; Benhammou, Y; Benjamin, DP; Benoit, M; Benoit, TA; Bensinger, JR; Bentvelsen, S; Beresford, L; Beretta, M; Bergeaas_Kuutmann, E; Berger, N; Bergmann, B; Beringer, J; Berlendis, S; Bernardi, G; Bernius, C; Bernlochner, FU; Bernon, F; Berry, T; Berta, P; Berthold, A; Bertram, IA; Bervas, H; Besin, D; Bessudo, I; Bethke, S; Betti, A; Bevan, AJ; Bey, Th; Bhamjee, M; Bhatta, S; Bhattacharya, DS; Bhattarai, P; Bhopatkar, VS; Bi, R; Bianchi, RM; Bianga, Y; Biaut, M; Biebel, O; Bielski, R; Biglietti, M; Billoud, TRV; Bindi, M; Bingul, A; Bini, C; Biondini, A; Bira, C; Birch-sykes, CJ; Bird, GA; Birman, M; Birney, P; Biros, M; Bisanz, T; Bisceglie, E; Biswas, D; Bita, D; Bitadze, A; Bjørke, K; Blaszczyk, TP; Bloch, I; Blocker, C; Blue, A; Blumenschein, U; Blumenthal, J; Bobbink, GJ; Bobrovnikov, VS; Boehler, M; Boehm, B; Bogavac, D; Bogdanchikov, AG; Bohm, C; Boisvert, V; Bokan, P; Bold, T; Boline, DD; Bomben, M; Bona, M; Bonini, F; Boonekamp, M; Booth, CD; Borbély, AG; Borecka-Bielska, HM; Borgna, LS; Borissov, G; Bortfeldt, J; Bortoletto, D; Bortolin, C; Boscherini, D; Bosman, M; Bossio_Sola, JD; Botte, JM; Bouaouda, K; Bouaziz, S; Bouchhar, N; Boudreau, J; Bouedo, T; Bouhova-Thacker, EV; Boumediene, D; Bouquet, R; Boveia, A; Boyd, J; Boye, D; Boyko, IR; Braam, N; Bracinik, J; Braga_Lisboa, PH; Brahimi, N; Brandt, G; Brandt, O; Braren, F; Brau, B; Brau, JE; Brawn, IP; Brendlinger, K; Brener, R; Brenner, L; Brenner, R; Bressler, S; Breugnon, P; Britton, D; Britzger, D; Brock, I; Brooijmans, G; Brooks, WK; Brost, E; Brown, LM; Bruce, LE; Bruckler, TL; Bruckman_de_Renstrom, PA; Brüers, B; Bruncko, D; Bruni, A; Bruni, G; Brunner, KM; Bruschi, M; Bruscino, N; Buanes, T; Buat, Q; Buchholz, P; Buckley, AG; Buda, SI; Budagov, IA; Bugge, MK; Bulekov, O; Bullard, BA; Burdin, S; Burgard, CD; Burger, AM; Burghgrave, B; Burr, JTP; Burton, CD; Burzynski, JC; Busch, EL; Büscher, V; Bussey, PJ; Butler, JM; Buttar, CM; Butterworth, JM; Buttinger, W; Buxo_Vazquez, CJ; Buzykaev, AR; Cabras, G; Cabrera_Urbán, S; Cadoux, F; Caforio, D; Cai, H; Cai, Y; Cairo, VMM; Cakir, O; Calabro, D; Calace, N; Calafiura, P; Calderini, G; Calfayan, P; Callea, G; Caloba, LP; Calvet, D; Calvet, S; Calvet, TP; Calvetti, M; Camacho_Toro, R; Camarda, S; Camarero_Munoz, D; Camarri, P; Camerlingo, MT; Cameron, D; Camincher, C; Campanelli, M; Camplani, A; Canale, V; Canesse, A; Cano_Bret, M; Cantero, J; Cao, NYY; Cao, Y; Cap, S; Capitolo, E; Capocasa, F; Capradossi, G; Capua, M; Cara, GB; Carbone, A; Cardarelli, R; Cardenas, JCJ; Cardillo, F; Cardot, CA; Carli, T; Carlino, G; Carlotta, MD; Carlotto, JI; Carlson, BT; Carlson, EM; Carlson, KJ; Carminati, L; Carnesale, M; Caron, S; Carquin, E; Carrá, S; Carratta, G; Carrio_Argos, F; Carter, JWS; Carter, TM; Casado, MP; Caserio, A; Casha, AF; Cassese, C; Castiglia, EG; Castillo, FL; Castillo_Garcia, L; Castillo_Gimenez, V; Castro, NF; Catinaccio, A; Catmore, JR; Cavaliere, V; Cavalli, N; Cavasinni, V; Celebi, E; Celli, F; Centonze, MS; Ceradini, F; Cerny, K; Cerqueira, AS; Cerri, A; Cerrito, L; Cerutti, F; Cervelli, A; Cetin, SA; Chadi, Z; Chakraborty, D; Chala, M; Chaleil, Th; Chan, J; Chan, SK; Chan, WY; Chapman, JD; Chapman, JW; Chargeishvili, B; Charlton, DG; Charman, TP; Chatterjee, M; Chau, CC; Chekanov, S; Chekulaev, SV; Chelkov, GA; Chen, A; Chen, B; Chen, B; Chen, H; Chen, H; Chen, J; Chen, J; Chen, K; Chen, O; Chen, S; Chen, SJ; Chen, X; Chen, X; Chen, Y; Cheng, CL; Cheng, HC; Cheong, S; Cheplakov, A; Cheremushkina, E; Cherepanova, E; Cherkaoui_El_Moursli, R; Cheu, E; Cheung, K; Chevalier, L; Chevillot, N; Chiarella, V; Chiarelli, G; Chiedde, N; Chiodini, G; Chisholm, AS; Chitan, A; Chitishvili, M; Chiu, YH; Chizhov, MV; Choi, K; Chomont, AR; Chou, Y; Chow, EYS; Chowdhury, T; Christopher, LD; Chrul, A; Chu, KL; Chu, MC; Chu, X; Chudoba, J; Chwastowski, JJ; Ciapetti, G; Ciapetti, M; Ciecko, RP; Cieri, D; Ciesla, KM; Cindro, V; Ciocio, A; Cirotto, F; Citron, ZH; Citterio, M; Ciubotaru, DA; Ciungu, BM; Clark, A; Clark, BL; Clark, PJ; Clavijo_Columbie, JM; Clawson, SE; Cleland, W; Clemens, JC; Clement, C; Clercx, J; Clissa, L; Coadou, Y; Cobal, M; Coccaro, A; Coelho_Barrue, RF; Coelho_Lopes_De_Sa, R; Coelli, S; Cohen, G; Cohen, H; Coimbra, AEC; Cole, B; Coliban, RM; Collot, J; Conde_Muiño, P; Connell, MP; Connell, SH; Connelly, IA; Conroy, EI; Constable, M; Conventi, F; Cooke, HG; Cooper-Sarkar, AM; Corbaz, F; Cormier, F; Corpe, LD; Corradi, M; Corrigan, EE; Corriveau, F; Corsetti, S; Cortes-Gonzalez, A; Costa, MJ; Costa_De_Paiva, TCP; Costanza, F; Costanzo, D; Cote, BM; Cowan, G; Cowley, JW; Cranmer, K; Crépé-Renaudin, S; Crescioli, F; Crespo-Lopez, O; Cristinziani, M; Cristoforetti, M; Croft, V; Crosetti, G; Cueto, A; Cuhadar_Donszelmann, T; Cui, H; Cui, Z; Cunningham, WR; Curcio, F; Czodrowski, P; Czurylo, MM; Da_Cunha_Sargedas_De_Sousa, MJ; Da_Fonseca_Pinto, JV; Da_Via, C; Dabrowski, W; Dado, T; Daguin, J; Dahbi, S; Dai, T; Dallapiccola, C; Dam, M; D'amen, G; D'Amico, V; Damp, J; Dandoy, JR; Daneri, MF; Danielsson, HO; Danielyan, V; Danilevich, E; Danninger, M; Dao, V; Darbo, G; Darmora, S; Das, SJ; D'Auria, S; David, C; David, P; Davidek, T; Davis, DR; Davis, PM; Davis-Purcell, B; Davoine, L; Dawson, I; De, K; De_Asmundis, R; De_Beurs, M; De_Biase, N; De_Castro, S; De_Cecco, S; De_Fazio, B; De_Geronimo, G; De_Groot, N; de_Jong, P; de_Jong, SR; De_la_Torre, H; De_Maria, A; De_Salvo, A; De_Sanctis, U; De_Santo, A; De_Vivie_De_Regie, JB; De_Olivaira, R; Decock, G; Dedovich, DV; Degens, J; Degrange, J; Deiana, AM; Del_Corso, F; Del_Peso, J; Del_Rio, F; Delebecque, P; Deliot, F; Delitzsch, CM; Della_Pietra, M; Della_Volpe, D; Dell'Acqua, A; Dell'Asta, L; Delmastro, M; Delsart, PA; Demers, S; Demichev, M; Deng, B; Denisov, SP; D'Eramo, L; Derendarz, D; Derue, F; Dervan, P; Desch, K; Deschamps, H; Desforge, D; Dette, K; Deutsch, C; Di_Bello, FA; Di_Ciaccio, A; Di_Ciaccio, L; Di_Domenico, A; Di_Donato, C; Di_Girolamo, A; Di_Gregorio, G; Di_Luca, A; Di_Micco, B; Di_Nardo, R; Di_Petrillo, KF; Di_Stante, L; Diaconu, C; Dias, FA; Dias_Do_Vale, T; Diaz, MA; Diaz_Capriles, FG; Didenko, M; Diehl, EB; Diehl, L; Dietsche, W; Díez_Cornell, S; Diez_Pardos, C; Dik, A; Dikic, N; Dima, K; Dimitriadi, C; Dimitrievska, A; Ding, W; Dingfelder, J; Dinkespiler, B; Dinu, I-M; Disset, G; Dittmeier, SJ; Dittus, F; Djama, F; Djobava, T; Djuvsland, JI; Dobos, D; Doglioni, C; Dolejsi, J; Dolezal, Z; Donadelli, M; Dondero, P; Dong, B; Donini, J; D'Onofrio, A; D'Onofrio, M; Dopke, J; Dorholt, O; Doria, A; Doubek, M; Dova, MT; Doyle, AT; Draguet, MA; Drechsler, E; Dreyer, E; Drivas-koulouris, I; Drobac, AS; Drozdova, M; Du, D; Du, Y; du_Pree, TA; Duan, Y; Dubinin, F; Dubovsky, M; Duchovni, E; Duckeck, G; Ducu, OA; Duda, D; Dudarev, A; Dudder, AC; D'Uffizi, D; D'uffizi, M; Duflot, L; Dührssen, M; Duim, RM; Dülsen, C; Dumitriu, AE; Dumont_Dayot, N; Dunford, M; Dunford, MG; Dungs, S; Dunne, K; Duperrin, A; Duran_Yildiz, H; Düren, M; Durglishvili, A; Dury, B; Dushkin, A; Dwyer, BL; Dyckes, GI; Dyndal, M; Dysch, S; Dziedzic, BS; Dziurdzia, P; Earnshaw, ZO; Eckerova, B; Eggebrecht, S; Eggleston, MG; Egidio_Purcino_De_Souza, E; Ehrke, LF; Eigen, G; Einsweiler, K; Ekelof, T; Ekman, PA; El_Ghazali, Y; El_Jarrari, H; El_Moussaouy, A; Ellajosyula, V; Ellert, M; Elles, S; Ellinghaus, F; Elliot, AA; Ellis, N; Elmsheuser, J; Elsing, M; Emeliyanov, D; Emerman, A; Enari, Y; Ene, I; Epari, S; Erdmann, J; Ereditato, A; Erland, PA; Errenst, M; Escalier, M; Escobar, C; Etzion, E; Evans, G; Evans, H; Evans, MO; Eyring, A; Ezhilov, A; Ezzarqtouni, S; Fabbri, F; Fabbri, L; Facini, G; Fadeyev, V; Fakhrutdinov, RM; Falchieri, D; Falciano, S; Falda_Ulhoa_Coelho, LF; Falke, PJ; Falke, S; Falou, AC; Falsetti, G; Faltova, J; Fan, Y; Fang, Y; Fanourakis, G; Fanti, M; Faraj, M; Farazpay, Z; Farbin, A; Farilla, A; Farina, EM; Farooque, T; Farrell, J; Farrington, SM; Fassi, F; Fassouliotis, D; Faszer, W; Faucci_Giannelli, M; Fausten, C; Favareto, A; Fawcett, WJ; Fayard, L; Febvre, DR; Federicova, P; Fedin, OL; Fedotov, G; Feickert, M; Feligioni, L; Fell, A; Fellers, DE; Felt, NF; Feng, C; Feng, M; Feng, Z; Fenton, MJ; Fenyuk, AB; Ferencz, L; Ferguson, RAM; Fernandez_Luengo, SI; Ferrando, J; Ferrari, A; Ferrari, P; Ferrari, R; Ferreira_Dias, UR; Ferrer_Ribas, E; Ferrere, D; Ferretti, C; Fiedler, F; Fielitz, W; Filippov, Y; Filipčič, A; Filmer, EK; Filthaut, F; Fiolhais, MCN; Fiore, G; Fiorini, L; Fischer, A; Fischer, F; Fisher, WC; Fitschen, T; Fleck, I; Fleischmann, P; Flick, T; Flierl, BM; Flores, C; Flores, L; Flores, M; Flores_Castillo, LR; Follega, FM; Fomichev, I; Fomin, N; Fontaine, M; Foo, JH; Forland, BC; Formenti, LF; Formica, A; Forti, AC; Fortin, E; Fortman, AW; Foti, MG; Fougeron, D; Fountas, L; Fournier, D; Fox, H; Fragnaud, JC; Francavilla, P; Francescato, S; Franchellucci, S; Franchini, M; Franchino, S; Francis, D; Franco, L; Franconi, L; Frank, N; Franklin, M; Fras, M; Frattari, G; Freddi, A; Freegard, AC; Freeman, PM; Freund, WS; Fritzsche, N; Froch, A; Froidevaux, D; Frost, JA; Fu, Y; Fujimoto, M; Fullana_Torregrosa, E; Furukawa, M; Fuster, J; Gabrielli, A; Gabrielli, A; Gadow, P; Gagliardi, G; Gagnon, LG; Gallardo, GE; Gallas, EJ; Galleguillos_Silva, RB; Gallop, BJ; Galuszka, SJ; Gamboa_Goni, R; Gan, KK; Ganguly, S; Gantel, LM; Gao, J; Gao, W; Gao, Y; Garay_Walls, FM; Garcia, B; García, C; García_Navarro, JE; Garcia-Sciveres, M; Gardner, RW; Gareau, M; Garelli, N; Garg, D; Garg, RB; Gariano, GG; Garner, CA; Garonne, V; Gasiorowski, SJ; Gaspar, P; Gaudiello, A; Gaudio, G; Gautam, V; Gauzzi, P; Gavrilenko, IL; Gavrilyuk, A; Gay, C; Gaycken, G; Gazis, EN; Geanta, AA; Gebyehu, M; Gee, CM; Gee, CNP; Geisen, J; Gemme, C; Genest, MH; Gentile, S; George, M; George, S; George, WF; Georgiev, V; Geralis, T; Gerlach, LO; Gessinger-Befurt, P; Ghasemi_Bostanabad, M; Ghneimat, M; Ghorbanian, K; Ghosal, A; Ghosh, A; Ghosh, A; Giacobbe, B; Giagu, S; Giannetti, P; Giannini, A; Gibson, SM; Giganon, A; Gigliotti, K; Gignac, M; Gil, DT; Gilbert, AK; Gilbert, BJ; Gillberg, D; Gilles, G; Gillwald, NEK; Ginabat, L; Gingrich, DM; Giokaris, A; Giordani, MP; Giraud, J; Giraud, PF; Giromini, P; Giugliarelli, G; Giugni, D; Giuli, F; Gjersdal, H; Gkialas, I; Gkougkousis, EL; Gkountoumis, P; Gladilin, LK; Glasman, C; Gledhill, GR; Glisic, M; Glitza, KW; Glonti, G; Gnesi, I; Go, Y; Goblin, C; Goblirsch-Kolb, M; Gocke, B; Godin, D; Godiot, S; Gokturk, B; Goldfarb, S; Golling, T; Gololo, MGD; Golubkov, D; Golyzniak, D; Gombas, JP; Gomes, A; Gomes_Da_Silva, G; Gomez_Delegido, AJ; Goncalves_Gama, R; Gonçalo, R; Gonella, G; Gonella, L; Gong, D; Gongadze, A; Gonnella, F; Gonski, JL; González_Andana, RY; González_de_la_Hoz, S; Gonzalez_Fernandez, S; Gonzalez_Lopez, R; Gonzalez_Renteria, C; Gonzalez_Suarez, R; Gonzalez-Sevilla, S; Gonzalvo_Rodriguez, GR; Goossens, L; Gorasia, NA; Gorbounov, PA; Gorini, B; Gorini, E; Gorišek, A; Goshaw, AT; Gössling, C; Gostkin, MI; Goswami, S; Gottardo, CA; Gotz, SA; Gouighri, M; Goumarre, V; Goussiou, AG; Govender, N; Goy, C; Grabas, AM; Grabowska-Bold, I; Graham, K; Gramstad, E; Grancagnolo, S; Grandi, M; Gratchev, V; Gravelle, PA; Gravila, PM; Gravili, FG; Gray, HM; Grayzman, I; Greco, M; Grefe, C; Gregor, IM; Grenier, P; Grieco, C; Grillo, AA; Grimm, K; Grinstein, S; Grivaz, J-F; Grohs, JP; Gross, E; Grosse-Knetter, J; Grud, C; Grummer, A; Grundy, JC; Guan, L; Guan, W; Gubbels, C; Guelfo_Gigli, S; Guerrero_Rojas, JGR; Guerrieri, G; Guescini, F; Guettouche, NEH; Gugel, R; Guhit, JAM; Guida, A; Guido, E; Guillard, J; Guillemin, T; Guilloton, E; Guindon, S; Guo, D; Guo, F; Guo, J; Guo, L; Guo, Y; Gupta, R; Gurbuz, S; Gurdasani, SS; Gustavino, G; Guth, M; Gutierrez, P; Gutierrez_Zagazeta, LF; Gutschow, C; Guyot, C; Gwenlan, C; Gwilliam, CB; Haaland, ES; Haas, A; Haas, S; Habedank, M; Haber, C; Habring, J; Hadavand, HK; Hadef, A; Hadzic, S; Haines, EH; Haleem, M; Haley, J; Hall, JJ; Hallewell, GD; Halser, L; Hamano, K; Hamdaoui, H; Hamer, M; Hamity, GN; Han, J; Han, K; Han, L; Han, L; Han, S; Han, YF; Hanagaki, K; Hance, M; Hangal, DA; Hanif, H; Hank, MD; Hankache, R; Hansen, JB; Hansen, JD; Hansen, PH; Hara, K; Harada, D; Harenberg, T; Harkusha, S; Harris, YT; Harrison, NM; Harrison, PF; Hartman, NM; Hartmann, NM; Hartung, P; Hasegawa, Y; Hashemi, K; Hasib, A; Hasley, LA; Haubold, TG; Haug, S; Hauser, R; Havranek, M; Hawkes, CM; Hawkings, RJ; Hayashi, Y; Hayashida, S; Hayden, D; Hayes, C; Hayes, RL; Hays, CP; Hays, JM; Hayward, HS; He, F; He, Y; He, Y; Heath, MP; Hedberg, V; Heggelund, AL; Hehir, ND; Heidegger, C; Heidegger, KK; Heidorn, WD; Heilman, J; Heim, S; Heim, T; Heinlein, JG; Heinrich, JJ; Heinrich, L; Hejbal, J; Helary, L; Held, A; Hellesund, S; Helling, CM; Hellman, S; Helsens, C; Hemperek, T; Henderson, RCW; Henkelmann, L; Henriques_Correia, AM; Hentges, RG; Herde, H; Hernández_Jiménez, Y; Herrmann, LM; Herrmann, MG; Herrmann, T; Herten, G; Hertenberger, R; Hervas, L; Hessey, NP; Hibi, H; Higón-Rodriguez, E; Hillier, SJ; Hils, M; Hinchliffe, I; Hinterkeuser, F; Hirose, M; Hirose, S; Hirschbuehl, D; Hitchings, TG; Hiti, B; Hobbs, J; Hobincu, R; Hod, N; Hodgkinson, MC; Hodkinson, BH; Hoecker, A; Hoeferkamp, MR; Hofer, J; Hoffmann, AE; Hoffmann, D; Hohn, D; Hohov, D; Holm, T; Holzbock, M; Hommels, LBAH; Honan, BP; Hong, J; Hong, TM; Honig, JC; Hönle, A; Hooberman, BH; Hopkins, WH; Horii, Y; Horn, P; Hou, S; Howard, AS; Howarth, J; Hoya, J; Hrabovsky, M; Hrynevich, A; Hryn'ova, T; Hsu, PJ; Hsu, S-C; Hu, K; Hu, Q; Hu, X; Hu, YF; Huang, DP; Huang, F; Huang, S; Huang, X; Huang, Y; Huang, Y; Huang, Z; Hubacek, Z; Huebner, M; Huegging, F; Huffman, TB; Huhtinen, M; Huiberts, SK; Hulek, WK; Hulsken, R; Huseynov, N; Huston, J; Huth, J; Hyneman, R; Hyrych, S; Iacobucci, G; Iakovidis, G; Iakovidis, K; Iankovskaia, V; Iankovski, B; Ibragimov, I; Iconomidou-Fayard, L; Iengo, P; Iguchi, R; Iizawa, T; Ikegami, Y; Ikeno, M; Ilg, A; Ilic, N; Ilyashenko, I; Imam, H; Ingebretsen_Carlson, T; Innocente, A; Introzzi, G; Iodice, M; Ippolito, V; Ishino, M; Islam, W; Issever, C; Issinski, S; Istin, S; Ito, H; Iturbe_Ponce, JM; Iuppa, R; Iurikovskii, O; Ivanovici, M; Ivina, A; Izen, JM; Izzo, V; Jacka, P; Jackson, P; Jacobs, RM; Jaeger, BP; Jagfeld, CS; Jain, P; Jäkel, G; Jakobs, K; Jakoubek, T; Jamieson, J; Janas, KW; Janssen, J; Jarlskog, G; Jaspan, AE; Javello, S; Javurkova, M; Jeanneau, F; Jeanty, L; Jejelava, J; Jenni, P; Jentzsch, J; Jessiman, CE; Jézéquel, S; Jia, C; Jia, J; Jia, X; Jia, X; Jia, Z; Jiang, Y; Jiggins, S; Jimenez_Pena, J; Jin, G; Jin, S; Jinaru, A; Jinnouchi, O; Johansson, P; Johns, KA; Johnson, JW; Jones, DM; Jones, E; Jones, P; Jones, RWL; Jones, TJ; Joos, M; Joseph, J; Joshi, R; Jourde, D; Jovicevic, J; Ju, X; Junggeburth, JJ; Junkermann, T; Juste_Rozas, A; Kabana, S; Kaczmarska, A; Kado, M; Kagan, H; Kagan, M; Kahn, A; Kahn, A; Kahra, C; Kaji, T; Kajomovitz, E; Kakati, N; Kalderon, CW; Kallitsopoulou, A; Kamenshchikov, A; Kanayama, S; Kanellos, N; Kang, NJ; Kapusciak, KK; Kar, D; Karava, K; Kareem, MJ; Karentzos, E; Karkanias, I; Karpov, SN; Karpova, ZM; Kartvelishvili, V; Karyukhin, AN; Kasimi, E; Kato, C; Katunin, S; Katzy, J; Kaur, S; Kawade, K; Kawagoe, K; Kawamoto, T; Kawamura, G; Kay, EF; Kaya, FI; Kazakos, S; Kazanin, VF; Kazarov, A; Ke, Y; Keaveney, JM; Keberri, M; Keeler, R; Kehris, GV; Keller, JS; Kelly, AS; Kelsey, D; Kempster, JJ; Kennedy, KE; Kennedy, PD; Kepka, O; Kerridge, BP; Kersten, S; Kerševan, BP; Keshri, S; Keszeghova, L; Ketabchi_Haghighat, S; Khandoga, M; Khanov, A; Kharlamov, AG; Kharlamova, T; Khoda, EE; Khoo, TJ; Khoriauli, G; Khubua, J; Khwaira, YAR; Kiehn, M; Kilgallon, A; Kim, DW; Kim, E; Kim, YK; Kimura, N; Kind, P; Kinget, P; Kirchhoff, A; Kirchmeier, D; Kirfel, C; Kirk, J; Kiryunin, AE; Kishimoto, T; Kiskiras, I; Kisliuk, DP; Kitsaki, C; Kivernyk, O; Klapdor-Kleingrothaus, T; Klassen, M; Klein, C; Klein, L; Klein, MH; Klein, M; Klein, SB; Klein, U; Klemm, PR; Klimek, P; Klimentov, A; Klimpel, F; Klioutchnikova, T; Klitzner, FF; Kluit, P; Kluth, S; Kneringer, E; Knight, TM; Knoops, EBFG; Knue, A; Kobayashi, D; Kobayashi, R; Kocian, M; Kodyš, P; Koeck, DM; Koenig, PT; Koffas, T; Kolb, M; Kolbasin, A; Koletsou, I; Kolitsi, F; Komarek, T; Kompogiannis, S; Köneke, K; Kong, AXY; Kongsore, M; Kono, T; Konstantinidis, N; Konya, B; Kopeliansky, R; Koperny, S; Korcyl, K; Kordas, K; Koren, G; Korn, A; Korn, S; Korolkov, I; Korotkova, N; Kortman, B; Kortner, O; Kortner, S; Kostecka, WH; Kostyukhin, VV; Kotsokechagia, A; Kotwal, A; Koulouris, A; Kourkoumeli-Charalampidi, A; Kourkoumelis, C; Kourlitis, E; Koutelieris, G; Koutsosimos, T; Kouyoumdjian, DF; Kovalenko, S; Kovanda, O; Koveshnikov, I; Kowalewski, R; Kozanecki, W; Kozhin, AS; Kramarenko, VA; Kramberger, G; Kramer, P; Krasny, MW; Krasznahorkay, A; Kremer, JA; Kresse, T; Kretzschmar, J; Kreul, K; Krieger, N; Krieger, P; Krishnamurthy, S; Krivos, M; Krizka, K; Kroeninger, K; Kroha, H; Kroll, J; Kroll, J; Krowpman, KS; Kruchonak, U; Krüger, H; Krumnack, N; Kruse, MC; Krzysiak, JA; Kubik, Z; Kuchinskaia, O; Kuday, S; Kuechler, D; Kuechler, JT; Kuehn, S; Kuesters, R; Kuger, F; Kuhl, T; Kukhtin, V; Kulchitsky, Y; Kuleshov, S; Kulinska, AM; Kulka, P; Kumar, M; Kumari, N; Kunkler, BM; Kupco, A; Kupfer, T; Kupich, A; Kuppambatti, J; Kuprash, O; Kurashige, H; Kurchaninov, LL; Kurochkin, YA; Kurova, A; Kuze, M; Kvam, AK; Kvita, J; Kwan, T; Kwok, KW; Kyriacou, NG; Kyriakis-Bitzaros, E; Laatu, LAO; Lacasta, C; Lacava, F; Lacker, H; Lacour, D; Lad, NN; Ladygin, E; Laforge, B; Lafrasse, S; Lagouri, T; Lai, S; Lakomiec, IK; Lalloue, N; Lam, HP; Lambert, JE; Lammers, S; Lampardaki, E; Lampl, W; Lampoudis, C; Lancaster, AN; Lançon, E; Landgraf, U; Landon, MPJ; Landraud, C; Lang, VS; Langenberg, RJ; Langstaff, RR; Lankford, AJ; Lanni, F; Lantzsch, K; Lanza, A; Lapertosa, A; Laporte, D; Laporte, JF; Lari, T; Lasagni_Manghi, F; Lassnig, M; Latonova, V; Latorre, SL; Lau, TS; Laudrain, A; Laugier, DM; Laurier, A; Lawlor, SD; Lawrence, Z; Lax, I; Lazzaroni, M; Le, B; Le_Goff, F; Le, X; Le_Bourlout, P; Leban, B; Lebedev, A; LeBlanc, M; Leboeuf, D; Leboube, C; LeCompte, T; Ledroit-Guillon, F; Lee, ACA; Lee, CA; Lee, GR; Lee, L; Lee, SC; Lee, S; Lee, TF; Leeuw, LL; Lefebvre, B; Lefebvre, HP; Lefebvre, M; Lefevre, M; Leggett, C; Lehmann, K; Lehmann_Miotto, G; Leigh, M; Leight, WA; Leis, U; Leisos, A; Leite, MAL; Leitgeb, CE; Leitner, R; Lenckowski, MS; Leney, KJC; Lenz, T; Leone, S; Leonidopoulos, C; Leopold, A; Lepota, TJ; Leroy, C; Les, R; Lester, CG; Leung, HK; Levchenko, M; Levêque, J; Levin, D; Levinson, LJ; Lewicki, MP; Lewis, DJ; Li, A; Li, B; Li, C; Li, C; Li, C-Q; Li, F; Li, H; Li, H; Li, H; Li, H; Li, J; Li, K; Li, L; Li, M; Li, QY; Li, S; Li, S; Li, T; Li, X; Li, X; Li, Z; Li, Z; Li, Z; Li, Z; Li, Z; Liang, F; Liang, Z; Liaqat, S; Liberatore, M; Liberti, B; Lie, K; Lieber_Marin, J; Lien, H; Lim, C; Lin, K; Lin, TH; Linck, RA; Lindley, RE; Lindon, JH; Linss, A; Lipeles, E; Lipniacka, A; Lippert, MW; Lister, A; Little, JD; Liu, B; Liu, BX; Liu, C; Liu, D; Liu, HB; Liu, JB; Liu, JKK; Liu, K; Liu, M; Liu, MY; Liu, P; Liu, Q; Liu, S; Liu, T; Liu, X; Liu, Y; Liu, YL; Liu, YW; Liubimtcev, D; Livan, M; Liz_Vargas, MP; Llorente_Merino, J; Lloyd, SL; Lobodzinska, EM; Loch, P; Loffredo, S; Lohse, T; Lohwasser, K; Loiseau, CA; Lokajicek, M; Long, JD; Longarini, I; Longo, L; Longo, R; Lopez_Mateos, D; Lopez_Paz, I; Lopez_Solis, A; Lorenz, J; Lorenzo_Martinez, N; Lory, AM; Lösel, PJ; Lou, X; Lou, X; Lounis, A; Love, J; Love, PA; Lozano_Bahilo, JJ; Lu, G; Lu, M; Lu, S; Lu, YJ; Lubatti, HJ; Luci, C; Lucio_Alves, FL; Lucotte, A; Luehring, F; Luise, I; Lukianchuk, O; Luminari, L; Lunadei, R; Lundberg, O; Lund-Jensen, B; Luongo, NA; Lupu, N; Lutz, MS; Luz, RJ; Lynn, D; Lyons, H; Lysak, R; Lytken, E; Lyu, F; Lyubushkin, V; Lyubushkina, T; Lyukova, MM; Ma, H; Ma, LL; Ma, Y; Mac_Donell, DM; Maccarrone, G; MacDonald, JC; Madar, R; Mader, WF; Madhoun, K; Maeda, J; Maeno, T; Maerker, M; Maguire, H; Mahon, DJ; Maier, R; Maio, A; Maj, K; Majersky, O; Majewski, S; Makovec, N; Maksimovic, V; Malaescu, B; Malaquin, JA; Malecki, Pa; Maleev, VP; Malek, F; Malito, D; Mallik, U; Malone, C; Maltezos, S; Maly, P; Malyukov, S; Mamuzic, J; Manca, FM; Mancini, G; Manco, G; Mandalia, JP; Mandić, I; Mandjavidze, I; Manhaes_de_Andrade_Filho, L; Maniatis, IM; Manisha, M; Manjarres_Ramos, J; Mankad, DC; Mann, A; Manousos, A; Manson, SM; Mansoulie, B; Manthos, I; Manzoni, S; Maragkou_Didi, E; Marantis, A; Marchiori, G; Marcisovsky, M; Marcon, C; Marinescu, M; Marjanovic, M; Marshall, EJ; Marshall, Z; Marti-Garcia, S; Martin, TA; Martin, VJ; Martin_dit_Latour, B; Martinelli, L; Martinez, M; Martinez_Agullo, P; Martinez_Outschoorn, VI; Martinez_Suarez, P; Martin-Haugh, S; Martoiu, VS; Martyniuk, AC; Marzin, A; Mas, P; Maschek, SR; Mascione, D; Masetti, L; Mashimo, T; Masik, J; Maslennikov, AL; Massa, L; Massarotti, P; Massol, N; Mastrandrea, P; Mastroberardino, A; Masubuchi, T; Matakias, D; Mathisen, T; Matsuzawa, N; Mättig, P; Maurer, J; Maček, B; Maximov, DA; Mazini, R; Maznas, I; Mazza, M; Mazza, SM; Mc_Ginn, C; Mc_Gowan, JP; Mc_Kee, SP; McCracken, CC; McDonald, EF; McDougall, AE; Mcfayden, JA; McGovern, RP; Mchedlidze, G; Mckenzie, RP; Mclachlan, TC; Mclaughlin, DJ; McLean, KD; McMahon, SJ; McNamara, PC; Mcpartland, CM; McPherson, RA; Megy, T; Mehalev, I; Mehlhase, S; Mehta, A; Meirose, B; Melini, D; Mellado_Garcia, BR; Melo, AH; Meloni, F; Mendes_Gouveia, ED; Mendes_Jacques_Da_Costa, AM; Meneghini, S; Meng, HY; Meng, L; Menke, S; Menouni, M; Mentink, M; Meoni, E; Merlassino, C; Merola, L; Meroni, C; Merz, G; Meshkov, O; Mesolongitis, I; Metcalfe, J; Mete, AS; Meyer, C; Meyer, J-P; Miao, P; Miccoli, A; Michal, S; Michetti, M; Middleton, RP; Miglioranzi, S; Migne, J; Mijović, L; Mikenberg, G; Mikestikova, M; Mikuž, M; Mildner, H; Milic, A; Milke, CD; Miller, DW; Miller, LS; Milov, A; Milovanovic, M; Milstead, DA; Min, T; Minaenko, AA; Minami, Y; Miñano_Moya, M; Minashvili, IA; Mince, L; Mincer, AI; Mindur, B; Mineev, M; Mino, Y; Mir, LM; Miralles_Lopez, M; Mironova, M; Missio, MC; Mitani, T; Mitra, A; Mitsou, VA; Miu, O; Miyagawa, PS; Miyazaki, Y; Mizukami, A; Mjörnmark, JU; Mkrtchyan, T; Mladenovic, G; Mlinarevic, T; Mlynarikova, M; Moa, T; Mobius, S; Mochizuki, K; Moder, P; Mogg, P; Mohammed, AF; Mohapatra, S; Mokgatitswane, G; Mokrenko, S; Moleri, L; Molina_Gonzalez, EJ; Silva, AMonay E; Mondal, B; Mondal, S; Mönig, K; Monnier, E; Monsonis_Romero, L; Montejo_Berlingen, J; Montella, M; Monti, MM; Monticelli, F; Moraga_Jimenez, JPA; Morange, N; Moreira_De_Carvalho, AL; Moreno_Llácer, M; Moreno_Martinez, C; Morettini, P; Morgenstern, S; Morii, M; Morinaga, M; Morley, AK; Morodei, F; Morvaj, L; Moschovakos, P; Moser, B; Mosidze, M; Moskalets, T; Moskvitina, P; Moss, J; Moszkowicz, P; Moyse, EJW; Mtintsilana, O; Muanza, S; Mueller, J; Mueller, RSP; Muenstermann, D; Müller, R; Mullier, GA; Mullin, JJ; Mulski, AE; Mungo, DP; Munoz_Martinez, JL; Munoz_Perez, D; Munoz_Sanchez, FJ; Mur, M; Murin, M; Murray, WJ; Murrone, A; Muse, JM; Muškinja, M; Mwewa, C; Myagkov, AG; Myers, AJ; Myers, AA; Myers, G; Myska, M; Nachman, BP; Nackenhorst, O; Naeem, M; Nag, A; Nagai, K; Nagano, K; Nagle, JL; Nagy, E; Nairz, AM; Nakahama, Y; Nakamura, K; Nanjo, H; Narayan, R; Narayanan, EA; Narevicius, J; Narvaez_Paredes, LL; Naryshkin, I; Naseri, M; Nass, C; Natsios, MD; Navarro, G; Navarro-Gonzalez, J; Nayak, R; Nayaz, A; Nechaeva, PY; Nechansky, F; Nedic, L; Neep, TJ; Negri, A; Negrini, M; Nellist, C; Nelson, C; Nelson, K; Nemecek, S; Nessi, M; Neubauer, MS; Neuhaus, F; Neundorf, J; Newhouse, R; Newman, PR; Ng, CW; Ng, YS; Ng, YWY; Ngair, B; Nguyen, HDN; Nickerson, RB; Nicolaidou, R; Nielsen, J; Niemeyer, M; Nikiforou, N; Nikolaenko, V; Nikolic-Audit, I; Nikolopoulos, K; Nila, M; Nilsson, P; Ninca, I; Nindhito, HR; Nisati, A; Nishu, N; Nisius, R; Nitschke, J-E; Nkadimeng, EK; Noacco_Rosende, SJ; Nobe, T; Noel, DL; Noel, J; Noguchi, Y; Nommensen, T; Nomura, MA; Norfolk, MB; Norisam, RRB; Norman, BJ; Novak, J; Novak, T; Novgorodova, O; Novotny, L; Novotny, R; Nozka, L; Ntekas, K; Nunes_De_Moura_Junior, NMJ; Nurse, E; Oakham, FG; Ocariz, J; Ochi, A; Ochoa, I; Ockenfels, W; Oehm, R; Oerdek, S; Offermann, JT; Ogrodnik, A; Oh, A; Ohm, CC; Oide, H; Oikonomou, K; Oishi, R; Ojeda, ML; Okazaki, Y; O'Keefe, MW; Okumura, Y; Olariu, A; Oleiro_Seabra, LF; Olivares_Pino, SA; Oliveira_Damazio, D; Oliveira_Goncalves, D; Oliver, JL; Olsson, MJR; Olszewski, A; Olszowska, J; Öncel, ÖO; O'Neil, DC; O'Neill, AP; Onofre, A; Onyisi, PUE; Openshaw, R; Oreglia, MJ; Orellana, GE; Orestano, D; Orlando, N; Orr, RS; O'Shea, V; Ospanov, R; Ostrega, MS; Otero_y_Garzon, G; Otono, H; Ott, PS; Ottino, GJ; Ouchrif, M; Ouellette, J; Ould-Saada, F; Owen, M; Owen, RE; Oyulmaz, KY; Ozbey, A; Ozcan, VE; Ozturk, N; Ozturk, S; Pacalt, J; Pacey, HA; Pachal, K; Pacheco_Pages, A; Padilla_Aranda, C; Padovano, G; Pagan_Griso, S; Palacino, G; Palazzo, A; Palestini, S; Palka, M; Pan, J; Pan, T; Pancake, C; Panchal, DK; Pandini, CE; Panduro_Vazquez, JG; Pang, H; Pangaud, P; Pani, P; Panico, L; Panizzo, G; Paolozzi, L; Papadatos, C; Parajuli, S; Paramonov, A; Paraskevopoulos, C; Paredes_Hernandez, D; Park, TH; Parker, MA; Parodi, F; Parrish, EW; Parrish, VA; Parsons, JA; Paruzza, G; Parzefall, U; Paschalias, P; Pascual_Dias, B; Pascual_Dominguez, L; Pascuzzi, VR; Pasmantirer, B; Pasquali, F; Pasqualucci, E; Passaggio, S; Pastore, F; Pastori, E; Pasuwan, P; Patel, P; Pater, JR; Pauly, T; Pazos, CI; Pearkes, J; Pedersen, M; Pedro, R; Peleganchuk, SV; Pelosi, A; Penc, O; Pender, EA; Peng, C; Peng, H; Penski, KE; Penzin, M; Pepe, M; Peralva, BS; Pereira, MC; Pereira_Peixoto, AP; Pereira_Sanchez, L; Perepelitsa, DV; Perez_Codina, E; Perez_Gomez, F; Perganti, M; Perini, L; Pernegger, H; Perrella, S; Perrevoort, A; Perrin, O; Perrot, G; Peters, K; Peters, RFY; Petersen, BA; Petersen, TC; Petit, E; Petousis, V; Petridou, C; Petruccetti, M; Petrucci, F; Petrukhin, A; Pettee, M; Pettersson, NE; Petukhov, A; Petukhova, K; Peyaud, A; Pezoa, R; Pezzotti, L; Pezzullo, G; Pfeifer, B; Pham, TM; Pham, T; Phillips, PW; Phipps, MW; Piacquadio, G; Pianori, E; Piazza, F; Piegaia, R; Pietreanu, D; Pileggi, G; Pilkington, AD; Pinamonti, M; Pinfold, JL; Pinheiro_Pereira, BC; Pinnell, JT; Pinto_Bustos, RA; Pirea, RN; Piret, Y; Pirola, M; Piscitelli, F; Pitman_Donaldson, C; Pizzi, DA; Pizzimento, L; Pizzini, A; Pleier, M-A; Plesanovs, V; Pleskot, V; Plotnikova, E; Pluzhnikov, A; Poddar, G; Podkladkin, S; Poettgen, R; Poffenberger, P; Poggioli, L; Pogrebnyak, I; Pohl, D; Pokharel, I; Polacek, S; Polesello, G; Poley, A; Polifka, R; Polini, A; Politis, E; Pollard, CS; Pollock, ZB; Polychronakos, V; Pompa_Pacchi, E; Ponomarenko, D; Ponsot, P; Pontecorvo, L; Pontoriere, G; Ponzio, B; Popa, S; Popeneciu, GA; Porter, RD; Portillo_Quintero, DM; Pospisil, S; Postolache, P; Potamianos, K; Potrap, IN; Potter, CJ; Potti, H; Poulsen, T; Poveda, J; Pozo_Astigarraga, ME; Prades_Ibanez, A; Pranav_Bhagawath_Prasad, PB; Prapa, MM; Pretel, J; Price, D; Primavera, M; Principe_Martin, MA; Privara, R; Proffitt, ML; Proklova, N; Prokofiev, K; Prono, G; Proto, G; Protopopescu, S; Proudfoot, J; Przybycien, M; Puddefoot, JE; Pudzha, D; Puzo, P; Pyatiizbyantseva, D; Qian, J; Qian, W; Qichen, D; Qin, Y; Qiu, T; Quadt, A; Queitsch-Maitland, M; Quercia, L; Quetant, G; Rabanal_Bolanos, G; Rabel, J; Rafanoharana, D; Ragusa, F; Rainbolt, JL; Raine, JA; Rajagopalan, S; Ramakoti, E; Ramirez-berend, IA; Ran, K; Rapheeha, NP; Rashid, T; Raskina, V; Rassloff, DF; Rave, S; Ravina, B; Ravinovich, I; Raymond, M; Read, AL; Readioff, NP; Rebuzzi, DM; Redlinger, G; Reeves, K; Reidelsturz, JA; Reikher, D; Rej, A; Rembser, C; Renardi, A; Renda, M; Rendel, MB; Renklioglu, A; Renner, F; Rennie, AG; Resconi, S; Ressegotti, M; Resseguie, ED; Rettie, S; Reyes_Rivera, JG; Reynolds, B; Reynolds, E; Rezaei_Estabragh, M; Rezanova, OL; Reznicek, P; Riallot, M; Ribaric, N; Ricci, E; Richert, W; Richter, R; Richter, S; Richter-Was, E; Ridel, M; Ridouani, S; Rieck, P; Riedler, P; Riegel, CJ; Rijssenbeek, M; Rimoldi, A; Rimoldi, M; Rinaldi, L; Rinn, TT; Rinnagel, MP; Ripellino, G; Riu, I; Rivadeneira, P; Rivera_Vergara, JC; Rizatdinova, F; Rizvi, E; Rizzi, C; Roberts, BA; Roberts, BR; Robertson, SH; Robichaud-Veronneau, A; Robin, M; Robinson, D; Robles_Gajardo, CM; Robles_Manzano, M; Robson, A; Rocchi, A; Roda, C; Rodriguez_Bosca, S; Rodriguez_Garcia, Y; Rodriguez_Rodriguez, A; Rodríguez_Vera, AM; Roe, S; Roemer, JT; Roepe-Gier, AR; Roggel, J; Røhne, O; Roich, A; Rojas, RA; Roland, B; Roland, CPA; Roloff, J; Romaniouk, A; Romano, E; Romano, M; Romero_Hernandez, AC; Rompotis, N; Roos, L; Rosati, S; Roscilli, L; Rose-Dulcina, L; Rößl, S; Rosser, BJ; Rossi, C; Rossi, E; Rossi, E; Rossi, F; Rossi, LP; Rossini, L; Rosten, R; Rotaru, M; Rottler, B; Rougier, C; Rousseau, D; Rousso, D; Rovani, AR; Rovelli, G; Roy, A; Rozanov, A; Rozen, Y; Ruan, X; Rubio_Jimenez, A; Ruby, AJ; Ruelas_Rivera, VH; Ruggeri, TA; Ruggieri, A; Ruggieri, D; Rühr, F; Ruiz-Martinez, A; Rummler, A; Rurikova, Z; Rusakovich, NA; Ruscino, ER; Russell, HL; Rutherfoord, JP; Růžička, O; Rybacki, K; Rybar, M; Rye, EB; Ryjov, V; Ryzhov, A; Sabater_Iglesias, JA; Sabatini, FS; Sabatini, P; Sabetta, L; Sadrozinski, HF-W; Safai_Tehrani, F; Safarzadeh_Samani, B; Safdari, M; Saha, S; Sahinsoy, M; Saimpert, M; Saito, M; Saito, T; Sajid, M; Salamani, D; Salamanna, G; Salnikov, A; Salomon, F; Salt, J; Salvador_Salas, A; Salvatore, D; Salvatore, F; Salzburger, A; Samarat...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>The_ATLAS_Collaboration</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P05063</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The ATLAS detector is installed in its experimental cavern at Point 1 of the CERN Large Hadron Collider. During Run 2 of the LHC, a luminosity of  ℒ = 2 × 10&lt;sup&gt;34&lt;/sup&gt;cm&lt;sup&gt;-2&lt;/sup&gt;s&lt;sup&gt;-1&lt;/sup&gt;was routinely achieved at the start of fills, twice the design luminosity. For Run 3, accelerator improvements, notably luminosity levelling, allow sustained running at an instantaneous luminosity of  ℒ = 2 × 10&lt;sup&gt;34&lt;/sup&gt;cm&lt;sup&gt;-2&lt;/sup&gt;s&lt;sup&gt;-1&lt;/sup&gt;, with an average of up to 60 interactions per bunch crossing. The ATLAS detector has been upgraded to recover Run 1 single-lepton trigger thresholds while operating comfortably under Run 3 sustained pileup conditions. A fourth pixel layer 3.3 cm from the beam axis was added before Run 2 to improve vertex reconstruction and b-tagging performance. New Liquid Argon Calorimeter digital trigger electronics, with corresponding upgrades to the Trigger and Data Acquisition system, take advantage of a factor of 10 finer granularity to improve triggering on electrons, photons, taus, and hadronic signatures through increased pileup rejection. The inner muon endcap wheels were replaced by New Small Wheels with Micromegas and small-strip Thin Gap Chamber detectors, providing both precision tracking and Level-1 Muon trigger functionality. Trigger coverage of the inner barrel muon layer near one endcap region was augmented with modules integrating new thin-gap resistive plate chambers and smaller-diameter drift-tube chambers. Tile Calorimeter scintillation counters were added to improve electron energy resolution and background rejection. Upgrades to Minimum Bias Trigger Scintillators and Forward Detectors improve luminosity monitoring and enable total proton-proton cross section, diffractive physics, and heavy ion measurements. These upgrades are all compatible with operation in the much harsher environment anticipated after the High-Luminosity upgrade of the LHC and are the first steps towards preparing ATLAS for the High-Luminosity upgrade of the LHC. This paper describes the Run 3 configuration of the ATLAS detector.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111046; 2310094</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>