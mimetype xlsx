--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10513023</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-024-54661-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Structural degeneracy and formation of crystallographic domains in epitaxial LaFeO3 films revealed by machine-learning assisted 4D-STEM</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, Menglin; Lanier, Joseph; Flores, Jose; da_Cruz_Pinha_Barbosa, Victor; Russell, Daniel; Haight, Becky; Woodward, Patrick M; Yang, Fengyuan; Hwang, Jinwoo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>None__</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4198</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Structural domains and domain walls, inherent in single crystalline perovskite oxides, can significantly influence the properties of the material and therefore must be considered as a vital part of the design of the epitaxial oxide thin films. We employ 4D-STEM combined with machine learning (ML) to comprehensively characterize domain structures at both high spatial resolution and over a significant spatial extent. Using orthorhombic LaFeO&lt;sub&gt;3&lt;/sub&gt;as a model system, we explore the application of unsupervised and supervised ML in domain mapping, which demonstrates robustness against experiment uncertainties. The results reveal the consequential formation of multiple domains due to the structural degeneracy when LaFeO&lt;sub&gt;3&lt;/sub&gt;film is grown on cubic SrTiO&lt;sub&gt;3&lt;/sub&gt;. In situ annealing of the film shows the mechanism of domain coarsening that potentially links to phase transition of LaFeO&lt;sub&gt;3&lt;/sub&gt;at high temperatures. Moreover, synthesis of LaFeO&lt;sub&gt;3&lt;/sub&gt;on DyScO&lt;sub&gt;3&lt;/sub&gt;illustrates that a less symmetric orthorhombic substrate inhibits the formation of domain walls, thereby contributing to the mitigation of structural degeneracy. High fidelity of our approach also highlights the potential for the domain mapping of other complicated materials and thin films.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>