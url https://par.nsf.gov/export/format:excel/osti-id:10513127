--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10513127</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/DMC58182.2023.10412596</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Novel Metamaterial Design for Electromagnetic Interference Mitigation between Transmission Lines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pial, Mohammad_Mohtasim Hamid; Al-Duhni, Ghaleb_Saleh Ghaleb; Khasgiwala, Mudit; Raj, Pulugurtha Markondeya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-1554-7</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Electromagnetic compatibility (EMC) is a key requirement for electronic system design. Meeting the EMC regulations becomes more challenging as the component density increases and operation frequencies spread to multiple bands. Coupling between transmission lines is a common manifestation of electromagnetic interference (EMI). In this work, we present a novel method to suppress the noise between two transmission lines by using a metamaterial (MTM) structure. This MTM design helps to mitigate the coupling between the two transmission lines where one acts as an aggressor and the other as the victim. This approach helps miniaturize the solutions such as shielding or filtering to mitigate the noise. MTM provides good protection in terms of EMI isolation, is inexpensive, and has a smaller footprint compared to traditional EMC solutions. The second part of this article studies the impact of the relative permittivity (ε r ) of the MTM structure. Changing the ε r modifies the transmission and absorption bands. Thus, that can help in modulating the operation of the MTM through appropriate designs. The MTM designs used in this work enhanced the isolation between the victim and aggressor by 1–13.5 dB across 1–5 GHz.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029007</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Miami, FL, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>