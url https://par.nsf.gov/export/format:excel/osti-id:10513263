--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,182 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...130 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -196,189 +65,312 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10513263</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FDTD-Net: A Deep Learning technique to model the FDTD Method</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alvarez, M; Arzuaga, E; Sierra, H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>21 st LACCEI International Multi-Conference for Engineering, Education, and Technology: “Leadership in Education and Innovation in Engineering in the Framework of Global Transformations: Integration and Alliances for Integral Development”</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2414-6390</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-628-95207-4-3</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Finite-Difference Time-Domain (FDTD) method is a numerical modeling technique used by researchers as one of the most accurate methods to simulate the propagation of an electromagnetic wave through an object over time. Due to the nature of the method, FDTD can be computationally expensive when used in complex setting such as light propagation in highly heterogenous object such as the imaging process of tissues. In this paper, we
+explore a Deep Learning (DL) model that predicts the evolution of an electromagnetic field in a heterogeneous medium. In particular, modeling for propagation of a Gaussian beam in skin tissue layers.
+This is relevant for the characterization of microscopy imaging of tissues. Our proposed model named FDTD-net, is based on the U-net architecture, seems to perform the prediction of the electric field (EF)
+with good accuracy and faster when compared to the FDTD method.
+A dataset of different geometries was created to simulate the propagation of the electric field. The propagation of the electric field was initially generated using the traditional FDTD method. This data
+set was used for training and testing of the FDTD-net.
+The experiments show that the FDTD-net learns the physics related to the propagation of the source in the heterogeneous objects, and it can capture changes in the field due to changes in the object
+morphology. As a result, we present a DL model that can compute a propagated electric field in less time than the traditional method.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750970</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Latin American and Caribbean Consortium of Engineering Institutions</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Buenos Aires</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>