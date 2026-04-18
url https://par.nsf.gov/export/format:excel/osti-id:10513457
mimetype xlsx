--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10513457</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/frym.2023.874363</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Underground Heroes: Plants and Microbes Partner to Shape Our World</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Berrios, Louis; Van_Nuland, Michael E; Alvarez_Manjarrez, Julieta; Yeam, Jay; Saarunya_Clarke, Geetha; Clarke, Aaron; Peay, Kabir G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers for Young Minds</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-6846</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Did you know that microbes and plants can help each other survive? Microbes—like bacteria and fungi, for example—can help plants find food and water and can even make them healthier during stressful times. In return, plants give microbes food and a place to live. The world as we know it would not exist without plants, microbes, and their partnerships. Unfortunately, changes to climate will also change our environments. Therefore, studying how plants and microbes partner will help us predict environmental changes to our planet and its inhabitants. In this article, we discuss how microbes and plants partner to support life on Earth.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2109481</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>