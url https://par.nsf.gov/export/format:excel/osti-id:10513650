--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10513650</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0170324</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cryogenic packaging of nanophotonic devices with a low coupling loss &lt;b&gt;&amp;lt;&lt;/b&gt; 1 dB</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zeng, Beibei; De-Eknamkul, Chawina; Assumpcao, Daniel; Renaud, Dylan; Wang, Zhuoxian; Riedel, Daniel; Ha, Jeonghoon; Robens, Carsten; Levonian, David; Lukin, Mikhail; Riedinger, Ralf; Bhaskar, Mihir; Sukachev, Denis; Loncar, Marko; Machielse, Bart</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-6951</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Robust, low-loss photonic packaging of on-chip nanophotonic circuits is a key enabling technology for the deployment of integrated photonics in a variety of classical and quantum technologies including optical communications and quantum communications, sensing, and transduction. To date, no process has been established that enables permanent, broadband, and cryogenically compatible coupling with sub-dB losses from optical fibers to nanophotonic circuits. Here, we report a technique for reproducibly generating a permanently packaged interface between a tapered optical fiber and nanophotonic devices on diamond with a record-low coupling loss &amp;lt;1 dB per facet at near-infrared wavelengths (∼730 nm) that remains stable from 300 K to 30 mK. We further demonstrate the compatibility of this technique with etched lithium niobate on insulator waveguides. The technique lifts performance limitations imposed by scattering as light transfers between photonic devices and optical fibers, paving the way for scalable integration of photonic technologies at both room and cryogenic temperatures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317134; 2012023</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>