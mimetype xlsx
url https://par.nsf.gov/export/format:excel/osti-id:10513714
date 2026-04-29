--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10513714</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.est.3c06498</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Single-Particle Analysis of the Photodegradation of Submicron Polystyrene Particles Using Infrared Photothermal Heterodyne Imaging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nwachukwu, Ozioma; Kniazev, Kirill; Abarca_Perez, Angela; Kuno, Masaru; Doudrick, Kyle</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Science &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1312 to 1320</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0013-936X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sunlight irradiation is the predominant process for degrading plastics in the environment, but our current understanding of the degradation of smaller, submicron (&lt;1000 nm) particles is limited due to prior analytical constraints. We used infrared photothermal heterodyne imaging (IR-PHI) to simultaneously analyze the chemical and morphological changes of single polystyrene (PS) particles (∼1000 nm) when exposed to ultraviolet (UV) irradiation (λ = 250–400 nm). Within 6 h of irradiation, infrared bands associated with the backbone of PS decreased, accompanied by a reduction in the particle size. Concurrently, the formation of several spectral features due to photooxidation was attributed to ketones, carboxylic acids, aldehydes, esters, and lactones. Spectral outcomes were used to present an updated reaction scheme for the photodegradation of PS. After 36 h, the average particle size was reduced to 478 ± 158 nm. The rates of size decrease and carbonyl band area increase were −24 ± 3.0 nm h–1 and 2.1 ± 0.6 cm–1 h–1, respectively. Using the size-related rate, we estimated that under peak terrestrial sunlight conditions, it would take less than 500 h for a 1000 nm PS particle to degrade to 1 nm.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954724</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>