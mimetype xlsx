--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/abs/2022AM-383959</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Trace elements in zircon and Mesozoic history of Sierra Nevada plutonism: fractionation, thickening, and oxidation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brady, Graham; Chinen, Adrian; Clark, Nolan D; Lackey, Jade Star; McCarty, Kyle</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Pomona_College</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geological Society of America Abstracts with Programs</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Sierra Nevada Batholith is a record of copious magmatism caused by subduction of the Farallon oceanic plate under the western margin of North America during much of the Mesozoic Era, between 256 and 80 Ma. The diversity of rocks produced during these sub-surface interactions depends on several variables, including fluid availability, melt source, and mantle partial melt emplacement geometry (Ducea et al., 2015). The analysis of zircon is particularly appealing because zircon is a robust mineral that endures periods weathering and erosion and commonly lingers as detrital crystals in the rock record. It thus has the potential to add value as a lens into global magmatism and planetary evolution given its use as a thermometer (Watson and Ferry, 2007), and measure of magma source composition (Davies et al. 2021). Several researchers suggest that zircon can be a useful tool for constraining depth of crystallization (Tang et al. 2020). Building on thesis work on the utility of europium anomalies in zircon to model depths and, by proxy, crustal thickness for batholithic granitoids, this project provides additional data and insight to understand spatially and temporally varied trends of the arc’s plutonic record. Magma emplacement occurs in pulses and typically exhibits an eastward younging trend during the Mesozoic (Chen and Moore, 1982). Chinen (2022) found that the arc’s Western Margin exhibits both younging and thickening trends towards the east. Recent research exposed the issues associated with traditional cerium anomaly calculation because of a reliance on lanthanum, a poorly analyzed element (Loader et al., 2022). We incorporate these new methods to calculate zircon metrics for our data; this project further constrains the precision of interpretations about geochemical trends using laboratory analysis and zircon because it draws on a large and prolific database of plutonic trace element geochemistry. Because multiple magmatic and environmental processes affect zircon crystallization compositions, we use broad suites of zircon (e.g. rare earth elements, oxygen isotopes) and whole rock (XRF, trace elements, isotopes, additional minerals) geochemical analyses to elucidate aspects of previous research (Brady and Lackey, 2022; Chinen, 2022) and to build upon noted trends of the plutonic Cordilleran record.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2105370</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>