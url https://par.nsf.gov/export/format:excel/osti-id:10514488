--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514488</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS55552.2023.10341872</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stereo Visual Odometry with Deep Learning-Based Point and Line Feature Matching Using an Attention Graph Neural Network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kannapiran, Shenbagaraj; Bendapudi, Nalin; Yu, Ming-Yuan; Parikh, Devarth; Berman, Spring; Vora, Ankit; Pandey, Gaurav</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-13T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3491 to 3498</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-6654-9190-7</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Robust feature matching forms the backbone for most Visual Simultaneous Localization and Mapping (vSLAM), visual odometry, 3D reconstruction, and Structure from Motion (SfM) algorithms. However, recovering feature matches from texture-poor scenes is a major challenge and still remains an open area of research. In this paper, we present a Stereo Visual Odometry (StereoVO) technique based on point and line features which uses a novel feature-matching mechanism based on an Attention Graph Neural Network that is designed to perform well even under adverse weather conditions such as fog, haze, rain, and snow, and dynamic lighting conditions such as nighttime illumination and glare scenarios. We perform experiments on multiple real and synthetic datasets to validate our method's ability to perform StereoVO under low-visibility weather and lighting conditions through robust point and line matches. The results demonstrate that our method achieves more line feature matches than state-of-the-art line-matching algorithms, which when complemented with point feature matches perform consistently well in adverse weather and dynamic lighting conditions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828010</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>