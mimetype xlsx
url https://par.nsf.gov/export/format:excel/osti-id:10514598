--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514598</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.chempr.2024.05.012</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The tension-activated carbon–carbon bond</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, Yunyan; Kevlishvili, Ilia; Kouznetsova, Tatiana B; Burke, Zach P; Craig, Stephen L; Kulik, Heather J; Moore, Jeffrey S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chem</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2451-9294</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mechanical force drives distinct chemical reactions; yet, its vectoral nature results in complicated coupling with reaction trajectories. Here, we utilize a physical organic model inspired by the classical Morse potential and its differential forms to identify effective force constant (keff) and reaction energy (ΔE) as key molecular features that govern mechanochemical kinetics. Through a comprehensive experimental and computational investigation with four norborn-2-en-7-one (NEO) mechanophores, we establish the relationship between these features and the force-dependent energetic changes along the reaction pathways. We show that the complex kinetic behavior of the tensioned bonds is generally and quantitatively predicted by a simple multivariate linear regression based on the two easily computed features with a straightforward workflow. These results demonstrate a general mechanistic framework for mechanochemical reactions under tensile force and provide a highly accessible tool for the large-scale computational screening in the design of mechanophores.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2116298</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cell Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>