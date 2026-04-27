--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514625</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE58773.2023.10343300</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploratory Learning in Engineering Programming</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bego, Campbell R; Thompson, Angela K; Crockett, Cenetria; Chastain, Raymond J; Hieb, Jeff L; Fuselier, Linda; Patrick, Ryan; DeCaro, Marci S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 IEEE Frontiers in Education Conference (FIE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-3642-9</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This WIP paper presents new research on exploratory learning, an educational technique that reverses the order of standard lecture-based instruction techniques. In exploratory learning, students are presented with a novel activity first, followed by instruction. Exploratory learning has been observed to benefit student learning in foundational math and science courses such as calculus, physics, and statistics; however, it has yet to be applied to engineering topics such as programming. In two studies, we tested the effectiveness of exploratory learning in the programming unit of a first-year undergraduate engineering course. We designed a new activity to help students learn about different python error types, ensuring that it would be suitable for exploration. Then we implemented two different orders (the traditional instruct-first versus exploratory learning’s explore-first) across the six sections of the course. In Study 1 (N=406), we did not detect a difference between the instruct-first and explore-first conditions. In Study 2 (N=411), we added more scaffolding to the activity. Students who received the traditional order of instruction followed by the activity scored significantly higher on the assessment. These findings contradict the exploratory learning benefits typically shown, shedding light on potential boundary conditions to this effect.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012342</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>College Station, TX, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>