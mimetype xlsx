--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514626</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/feduc.2023.1215975</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bringing exploratory learning online: Problem-solving before instruction improves remote undergraduate physics learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DeCaro, Marci S; Isaacs, Raina A; Bego, Campbell R; Chastain, Raymond J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-8</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2504-284X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>STEM undergraduate instructors teaching remote courses often use traditional lecture-based instruction, despite evidence that active learning methods improve student engagement and learning outcomes. One simple way to use active learning online is to incorporate exploratory learning. In exploratory learning, students explore a novel activity (e.g., problem solving) before a lecture on the underlying concepts and procedures. This method has been shown to improve learning outcomes during in-person courses, without requiring the entire course to be restructured. The current study examined whether the benefits of exploratory learning extend to a remote undergraduate physics lesson, taught synchronously online. Undergraduate physics students (N = 78) completed a physics problem-solving activity either before instruction (explore-first condition) or after (instruct-first condition). Students then completed a learning assessment of the problem-solving procedures and underlying concepts. Despite lower accuracy on the learning activity, students in the explore-first condition demonstrated better understanding on the assessment, compared to students in the instruct-first condition. This finding suggests that exploratory learning can serve as productive failure in online courses, challenging students but improving learning, compared to the more widely-used lecture-then-practice method.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012342</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>