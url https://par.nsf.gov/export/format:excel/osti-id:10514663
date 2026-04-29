--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514663</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-18679-0_8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DeFi Survival Analysis: Insights into Risks and User Behaviors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Green, Aaron; Cammilleri, Christopher; Erickson, John S; Seneviratne, Oshani; Bennett, Kristin P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Pardalos, Panos; Kotsireas, Ilias; Guo, Yike; Knottenbelt, William</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose a decentralized finance (DeFi) survival analysis approach for discovering and characterizing user behavior and risks in lending protocols. We demonstrate how to gather and prepare DeFi transaction data for survival analysis. We demonstrate our approach using transactions in AAVE, one of the largest lending protocols. We develop a DeFi survival analysis pipeline which first prepares transaction data for survival analysis through the selection of different index events (or transactions) and associated outcome events. Then we apply survival analysis statistical and visualization methods such as median survival times, Kaplan–Meier survival curves, and Cox hazard regression to gain insights into usage patterns and risks within the protocol. We show how by varying the index and outcome events, we can utilize DeFi survival analysis to answer three different questions. What do users do after a deposit? How long until borrows are first repaid or liquidated? How does coin type influence liquidation risk? The proposed DeFi survival analysis can easily be generalized to other DeFi lending protocols. By defining appropriate index and outcome events, DeFi survival analysis can be applied to any cryptocurrency protocol with transactions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2113906</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The International Conference on Mathematical Research for Blockchain Economy</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Vilamoura, Portugal</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>