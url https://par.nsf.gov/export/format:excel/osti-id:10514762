--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514762</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adg5135</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Operando spectral imaging of the lithium ion battery’s solid-electrolyte interphase</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lodico, Jared J; Mecklenburg, Matthew; Chan, Ho Leung; Chen, Yueyun; Ling, Xin Yi; Regan, B C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>eadg5135</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The lithium-ion battery is currently the preferred power source for applications ranging from smart phones to electric vehicles. Imaging the chemical reactions governing its function as they happen, with nanoscale spatial resolution and chemical specificity, is a long-standing open problem. Here, we demonstrate operando spectrum imaging of a Li-ion battery anode over multiple charge-discharge cycles using electron energy-loss spectroscopy (EELS) in a scanning transmission electron microscope (STEM). Using ultrathin Li-ion cells, we acquire reference EELS spectra for the various constituents of the solid-electrolyte interphase (SEI) layer and then apply these “chemical fingerprints” to high-resolution, real-space mapping of the corresponding physical structures. We observe the growth of Li and LiH dendrites in the SEI and fingerprint the SEI itself. High spatial- and spectral-resolution operando imaging of the air-sensitive liquid chemistries of the Li-ion cell opens a direct route to understanding the complex, dynamic mechanisms that affect battery safety, capacity, and lifetime.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004897</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Association for the Advancement of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>