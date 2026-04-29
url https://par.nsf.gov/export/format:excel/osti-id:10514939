--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514939</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/emph/eoad040</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sleep tight! Adolescent sleep quality across three distinct sleep ecologies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Silva-Caballero, Andrea; Ball, Helen L; Kramer, Karen L; Bentley, Gillian R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Evolution, Medicine, and Public Health</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>448 to 460</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-6201</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Background and objectives&lt;/title&gt;&lt;p&gt;Good sleep quality, associated with few arousals, no daytime sleepiness and self-satisfaction with one’s sleep, is pivotal for adolescent growth, maturation, cognition and overall health. This article aims to identify what ecological factors impact adolescent sleep quality across three distinct sleep ecologies representing a gradient of dense urbanity to small, rural environments with scarce artificial lighting and no Internet.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methodology&lt;/title&gt;&lt;p&gt;We analyze variation of sleep efficiency, a quantitative measure of sleep quality—defined as the ratio of total time spent asleep to total time dedicated to sleep—in two agricultural indigenous populations and one post-industrial group in Mexico (Campeche = 44, Puebla = 51, Mexico City = 50, respectively). Data collection included actigraphy, sleep diaries, questionnaires, interviews and ethnographic observations. We fit linear models to examine sleep efficiency variation within and between groups.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;We found that sleep efficiency varied significantly across sites, being highest in Mexico City (88%) and lowest in Campeche (75%). We found that variation in sleep efficiency was significantly associated with nightly exposure to light and social sleep practices.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions and implications&lt;/title&gt;&lt;p&gt;Our findings point toward contextual cost-benefits of sleep disruption in adolescence. We highlight the need to prioritize research on adolescent sleep quality across distinct developmental ecologies and its impact on health to improve adolescent wellbeing through evidence-based health practices.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2051264</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>