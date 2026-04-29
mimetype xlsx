--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10514940</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2318181121</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Women’s subsistence strategies predict fertility across cultures, but context matters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Page, Abigail E; Ringen, Erik J; Koster, Jeremy; Borgerhoff_Mulder, Monique; Kramer, Karen; Shenk, Mary K; Stieglitz, Jonathan; Starkweather, Kathrine; Ziker, John P; Boyette, Adam H; Colleran, Heidi; Moya, Cristina; Du, Juan; Mattison, Siobhán M; Greaves, Russell; Sum, Chun-Yi; Liu, Ruizhe; Lew-Levy, Sheina; Kiabiya_Ntamboudila, Francy; Prall, Sean; Towner, Mary C; Blumenfield, Tami; Migliano, Andrea B; Major-Smith, Daniel; Dyble, Mark; Salali, Gul Deniz; Chaudhary, Nikhil; Derkx, Inez E; Ross, Cody T; Scelza, Brooke A; Gurven, Michael D; Winterhalder, Bruce P; Cortez, Carmen; Pacheco-Cobos, Luis; Schacht, Ryan; Macfarlan, Shane J; Leonetti, Donna; French, Jennifer C; Alam, Nurul; Zohora, Fatema tuz; Kaplan, Hillard S; Hooper, Paul L; Sear, Rebecca</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;While it is commonly assumed that farmers have higher, and foragers lower, fertility compared to populations practicing other forms of subsistence, robust supportive evidence is lacking. We tested whether subsistence activities—incorporating market integration—are associated with fertility in 10,250 women from 27 small-scale societies and found considerable variation in fertility. This variation did not align with group-level subsistence typologies. Societies labeled as “farmers” did not have higher fertility than others, while “foragers” did not have lower fertility. However, at the individual level, we found strong evidence that fertility was positively associated with farming and moderate evidence of a negative relationship between foraging and fertility. Markers of market integration were strongly negatively correlated with fertility. Despite strong cross-cultural evidence, these relationships were not consistent in all populations, highlighting the importance of the socioecological context, which likely influences the diverse mechanisms driving the relationship between fertility and subsistence.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2051264</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>