--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515045</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5840/tej202448145</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Ethics of Engineering Ethics Education in advance: Curriculum Design, Ethics Pedagogies, and the Moral Responsibilities of Ethics Educators</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, Qin; Kim, Dayoung; Snieder, Roel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Philosophy_Documentation_Center</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Teaching Ethics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1544-4031</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we argue that engineering ethics education does have moral implications. More specifically, practices in engineering ethics education can lead to negative moral consequences if not conducted appropriately. Engineering ethics educators are often passionate about teaching students ways to examine the ethical implications of engineering and technology. However, ethics educators may overlook the moral significance of their instructional classroom practices. In this paper, we discuss two issues: First, we discuss the moral impacts of ethics curriculum and pedagogies on students’ learning experiences. Then we discuss the professional responsibilities of educators who are involved in designing ethics learning experiences for engineering students. The reflections presented in this paper will serve as catalysts for more comprehensive discussions regarding the impact of engineering ethics education on the ethical development of engineering students.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2316634; 2521831</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Teaching Ethics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>