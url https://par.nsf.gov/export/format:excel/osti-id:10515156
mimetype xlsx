--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515156</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/atmos14081254</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Surprising Roles of Turbulence in Tropical Cyclone Physics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Emanuel, Kerry; Velez-Pardo, Martin; Cronin, Timothy W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1254</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4433</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tropical cyclones have long been known to be powered by turbulent enthalpy fluxes from the ocean’s surface and slowed by turbulent momentum fluxes into the surface. Here, we review evidence that the development and structure of these storms are also partially controlled by turbulence in the outflow near the storm’s top. Finally, we present new research that shows that tropical cyclone-like, low-aspect-ratio vortices are most likely in systems in which the bottom heat flux is controlled by mechanical turbulence, and the top boundary is insulating.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1906768</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Atmosphere</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>