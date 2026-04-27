--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515199</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE58773.2023.10343317</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enabling Investigation of Impacts of Inclusive Collaborative Active Learning Practices on Intersectional Groups of Students in Computing Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tadimalla, Sri Yash; Latulipe, Celine; Maher, Mary Lou; Mejias, Marlon; Payton, Jamie; Rorrer, Audrey; Fiore, John; Kwatny, Gene; Rosen, Andrew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2023 IEEE Frontiers in Education Conference (FIE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-634X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-3642-9</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This full paper presents the Collaborative Active Learning and Inclusiveness (CALI) inventory, and an analytical model using the CALI inventory, demographic data, mindset surveys, and knowledge mastery assessment, to explore relationships between classroom climate and student experiences. The CALI inventory enables the investigation of the impact of the student experience in an active learning classroom by distinguishing the factors that characterize the structure, social learning, and inclusive practices. The Structure Index includes components related to course setup, organization, assessment, grading, and communications. The Sociality Index includes components related to opportunities for students to interact with each other. The Inclusiveness Index includes components related to how the instructor communicates a sense of belonging to the students through a growth mindset and inclusive policies and practices. A CS Mindset Instrument was developed based on research that measured students' self-efficacy by evaluating the extent of variation in their self-perceived ability to accomplish a task, sense of belonging in computing, and professional identity development. Demographic data is collected that allows for an analysis using an intersectional lens to acknowledge the complexity of social and cultural contexts. The knowledge and mastery assessments capture changes in competency through pre-post mastery quizzes. The combination of CALI with other instruments, including those that characterize student mindset, identity, and levels of mastery, enables investigation of how various practices of inclusive and collaborative active learning have differential effects on students with different identities in computer science.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111376; 2111113</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>College Station, TX, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>