--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515255</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023TC007885</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantifying the Structure and Extension Rate of the Linfen Basin, Shanxi Rift System Since the Latest Miocene: Implications for Continental Magma‐Poor Rifting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Su, Peng; He, Honglin; Liu, Yiduo; Shi, Feng; Granger, Darryl E; Kirby, Eric; Luo, Lan; Han, Fei; Lu, Renqi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Tectonics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0278-7407</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The formation of magma‐poor continental rifts is an enigmatic process, as the weakening mechanism(s) for cratonic lithosphere remains uncertain in the absence of elevated lithospheric temperature. One view links weakening to melts hidden at depth, while another ascribes it to pre‐existing weaknesses. Long‐term extensional rates also influence lithospheric strength and rift evolution. We target the Linfen Basin (LB) in the magma‐poor Shanxi Rift System (SRS) in the North China Craton to understand these components. We apply cosmogenic&lt;sup&gt;26&lt;/sup&gt;Al/&lt;sup&gt;10&lt;/sup&gt;Be burial dating on 14 core samples at different depths from three deep boreholes in the basin and obtain six valid burial ages ranging from 2.37&lt;sup&gt;+1.18/−1.21&lt;/sup&gt;to 5.86&lt;sup&gt;+inf/−1.37&lt;/sup&gt; Ma. We further re‐interpret a seismic reflection profile and quantify the geometry and amount of extension by forward structural modeling with multiple constraints based on extensional fault‐bend folding theory. The timing of the basal sedimentation is estimated to be ∼6.1 and ∼4.2 Ma in the southern and northern portions, respectively, indicating diachronous, northward‐propagating rifting. The amount and mean rate of extension are ∼3.6 km and ∼0.9 km/Myr, respectively. The basin depths increasing northward indicates the clockwise rotation of the basin. We propose a basin‐scale non‐rigid transtensional bookshelf faulting model to explain the rotation patterns of the circum‐Ordos basins. We argue that the inherited structures weaken the cratonic lithosphere of the SRS, and the low extension rate contributes to its magma‐poor nature. We propose a lithospheric‐scale evolution model for the LB, invoking the inherited crustal weakness, low extension rate, and lower lithosphere counterflow.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2300559</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Tectonics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>