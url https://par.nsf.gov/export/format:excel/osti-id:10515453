--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515453</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.20429/ger.2023.200202</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Divergent Representations of Africa: A Qualitative Analysis of Georgia Social Studies Textbooks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brown, Bailey; Reed, Amber</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Spelman_College</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Georgia Educational Researcher</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>26 to 44</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2471-0059</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Georgia Department of Education has clearly defined standards for learning about Africa in the seventh grade. However, there exists great variation in how textbooks present this material and address these standards. Using a qualitative content analysis approach, we assess the presentation of Africa in three widely used Georgia social studies textbooks. We document and analyze coverage of Africa across Georgia’s seventh grade world studies learning domains. Our research demonstrates: 1) that, despite widespread calls for decolonization of education and strengthening of multicultural education, Euro-American perspectives on Africa are still prevalent; 2) textbooks vary widely on how they choose to address the social studies standards for Africa; and 3) negative stereotypes of Africa and its peoples continue to be reaffirmed, to the detriment of Georgia students. Lastly, our research also contributes to larger conversations on the utility of content analysis as a methodology for understanding educational practices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2222427</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Georgia Educational Researcher</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>