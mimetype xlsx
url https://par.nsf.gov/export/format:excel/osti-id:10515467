--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515467</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.abb.2023.109517</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mammalian dihydropyrimidine dehydrogenase: Added mechanistic details from transient-state analysis of charge transfer complexes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Smith, Madison M; Forouzesh, Dariush C; Kaley, Nicholas E; Liu, Dali; Moran, Graham R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Jin, Jian-Ping; Forman, Henry</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Archives of Biochemistry and Biophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>736</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>109517</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-9861</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dihydropyrimidine dehydrogenase (DPD) is a flavin dependent enzyme that catalyzes the reduction of the 5,6-vinylic bond of pyrimidines uracil and thymine with electrons from NADPH. DPD has two active sites that are separated by ∼60 Å. At one site NADPH binds adjacent to an FAD cofactor and at the other pyrimidine binds proximal to an FMN. Four Fe4S4 centers span the distance between these active sites. It has recently been established that the enzyme undergoes reductive activation prior to reducing the pyrimidine. In this initial process NADPH is oxidized at the FAD site and electrons are transmitted to the FMN via the Fe4S4 centers to yield the active state with a cofactor set of FAD•4(Fe4S4)•FMNH2. The catalytic chemistry of DPD can be studied in transient-state by observation of either NADPH consumption or charge transfer absorption associated with complexation of NADPH adjacent to the FAD. Here we have utilized both sets of absorption transitions to find evidence for specific additional aspects of the DPD mechanism. Competition for binding with NADP+ indicates that the two charge transfer species observed in activation/single turnover reactions arise from NADPH populating the FAD site before and after reductive activation. An additional charge transfer species is observed to accumulate at longer times when high NADPH concentrations are mixed with the enzyme•pyrimidine complex and this data can be modelled based on asymmetry in the homodimer. It was also shown that, like pyrimidines, dihydropyrimidines induce rapid reductive activation indicating that the reduced pyrimidine formed in turnover can stimulate the reinstatement of the active state of the enzyme. Investigation of the reverse reaction revealed that dihydropyrimidines alone can reductively activate the enzyme, albeit inefficiently. In the presence of dihydropyrimidine and NADP+ DPD will form NADPH but apparently without measurable reductive activation. Pyrimidines that have 5-substituent halogens were utilized to probe both reductive activation and turnover. The linearity of the Hammett plot based on the rate of hydride transfer to the pyrimidine establishes that, at least to the radius of an iodo-group, the 5-substituent volume does not have influence on the observed kinetics of pyrimidine reduction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2203593</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>