--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515621</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/15230430.2024.2356067</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Socioecological dynamics of diverse global permafrost-agroecosystems under environmental change</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ward_Jones, Melissa; Habeck, Joachim Otto; Ulrich, Mathias; Crate, Susan; Gannon, Glenna; Schwoerer, Tobias; Jones, Benjamin; Kanevskiy, Mikhail; Baral, Prashant; Maharjan, Amina; Steiner, Jakob; Spring, Andrew; Price, Mindy Jewell; Bysouth, David; Forbes, Bruce C; Verdonen, Mariana; Kumpula, Timo; Strauss, Jens; Windirsch, Torben; Poeplau, Christopher; Shur, Yuri; Gaglioti, Benjamin; Parlato, Nicholas; Tao, Fulu; Turetsky, Merritt; Grand, Stephanie; Unc, Adrian; Borchard, Nils</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Arctic, Antarctic, and Alpine Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2356067</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1523-0430</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Permafrost-agroecosystems include all cultivation and pastoral activities in areas underlain by permafrost. These systems support local livelihoods and food production and are rarely considered in global agricultural studies but may become more relevant as climate change is increasing opportunities for food production in high latitude and mountainous areas. The exact locations and amount of agricultural production in areas containing permafrost are currently unknown, therefore we provide an overview of countries where both permafrost and agricultural activities are present. We highlight the socioecological diversity and complexities of permafrost-agroecosystems through seven case studies: (1) crop cultivation in Alaska, USA; (2) Indigenous food systems and crop cultivation in the Northwest Territories, Canada; (3) horse and cattle husbandry and Indigenous hay production in the Sakha Republic, Russia; (4) mobile pastoralism and husbandry in Mongolia; (5) yak pastoralism in the Central Himalaya, Nepal; (6) berry picking and reindeer herding in northern Fennoscandia; and (7) reindeer herding in northwest Russia. We discuss regional knowledge gaps associated with permafrost and make recommendations to policy makers and land users for adapting to changing permafrost environments. A better understanding of permafrost-agroecosystems is needed to help sustainably manage and develop these systems considering rapidly changing climate, environments, economies, and industries.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2126965</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>