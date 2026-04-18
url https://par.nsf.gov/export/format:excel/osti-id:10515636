--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515636</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ExLi: An Inline-Test Generation Tool for Java</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Yu; Thimmaiah, Aditya; Legunsen, Owolabi; Gligoric, Milos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The ACM International Conference on the Foundations of Software Engineering (Tool Demonstrations Track)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present ExLi, a tool for automatically generating inline tests, which were recently proposed for statement-level code validation. ExLi is the first tool to support retrofitting inline tests to existing codebases, towards increasing adoption of this type of tests. ExLi first extracts inline tests from unit tests that validate methods that enclose the target statement under test. Then, ExLi uses a coverage-then-mutants based approach to minimize the set of initially generated inline tests, while preserving their fault-detection capability. ExLi works for Java, and we use it to generate inline tests for 645 target statements in 31 open-source projects. ExLi reduces the initially generated 27,415 inline tests to 873. ExLi improves the fault-detection capability of unit test suites from which inline tests are generated: the final set of inline tests kills up to 24.4% more mutants on target statements than developer written and automatically generated unit tests. ExLi is open sourced at https://github.com/EngineeringSoftware/exli and a video demo is available at https://youtu.be/qaEB4qDeds4.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2319473; 2045596</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Porto de Galinhas, Brazil, Brazil</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>