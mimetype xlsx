--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515795</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.86585</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Continuous, long-term crawling behavior characterized by a robotic transport system</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, James; Dancausse, Stephanie; Paz, Maria; Faderin, Tolu; Gaviria, Melissa; Shomar, Joseph W; Zucker, Dave; Venkatachalam, Vivek; Klein, Mason</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Detailed descriptions of behavior provide critical insight into the structure and function of nervous systems. In&lt;italic&gt;Drosophila&lt;/italic&gt;larvae and many other systems, short behavioral experiments have been successful in characterizing rapid responses to a range of stimuli at the population level. However, the lack of long-term continuous observation makes it difficult to dissect comprehensive behavioral dynamics of individual animals and how behavior (and therefore the nervous system) develops over time. To allow for long-term continuous observations in individual fly larvae, we have engineered a robotic instrument that automatically tracks and transports larvae throughout an arena. The flexibility and reliability of its design enables controlled stimulus delivery and continuous measurement over developmental time scales, yielding an unprecedented level of detailed locomotion data. We utilize the new system’s capabilities to perform continuous observation of exploratory search behavior over a duration of 6 hr with and without a thermal gradient present, and in a single larva for over 30 hr. Long-term free-roaming behavior and analogous short-term experiments show similar dynamics that take place at the beginning of each experiment. Finally, characterization of larval thermotaxis in individuals reveals a bimodal distribution in navigation efficiency, identifying distinct phenotypes that are obfuscated when only analyzing population averages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2144385</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Zenodo, 10.5281/zenodo.8208884</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>