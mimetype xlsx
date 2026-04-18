--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10515798</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fnmol.2023.1275469</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Temperature sensitivity and temperature response across development in the Drosophila larva</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Evans, Anastasiia; Ferrer, Anggie J; Fradkov, Erica; Shomar, Joseph W; Forer, Josh; Klein, Mason</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Molecular Neuroscience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1662-5099</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The surrounding thermal environment is highly important for the survival and fitness of animals, and as a result most exhibit behavioral and neural responses to temperature changes. We study signals generated by thermosensory neurons in&lt;italic&gt;Drosophila&lt;/italic&gt;larvae and also the physical and sensory effects of temperature variation on locomotion and navigation. In particular we characterize how sensory neuronal and behavioral responses to temperature variation both change across the development of the larva. Looking at a wide range of non-nociceptive isotropic thermal environments, we characterize the dependence of speed, turning rate, and other behavioral components on temperature, distinguishing the physical effects of temperature from behavior changes based on sensory processing. We also characterize the strategies larvae use to modulate individual behavioral components to produce directed navigation along thermal gradients, and how these strategies change during physical development. Simulations based on modified random walks show where thermotaxis in each developmental stage fits into the larger context of possible navigation strategies. We also investigate cool sensing neurons in the larva's dorsal organ ganglion, characterizing neural response to sine-wave modulation of temperature while performing single-cell-resolution 3D imaging. We determine the sensitivity of these neurons, which produce signals in response to extremely small temperature changes. Combining thermotaxis results with neurophysiology data, we observe, across development, sensitivity to temperature change as low as a few thousandths of a °C per second, or a few hundredths of a °C in absolute temperature change.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2144385</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>n/a</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>