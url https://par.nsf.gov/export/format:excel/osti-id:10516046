--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10516046</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmars.2023.1209159</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Remote sensing of sea surface glacial meltwater on the Antarctic Peninsula shelf</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pan, B Jack; Gierach, Michelle M; Meredith, Michael P; Reynolds, Rick A; Schofield, Oscar; Orona, Alexander J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Marine Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-7745</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Glacial meltwater is an important environmental variable for ecosystem dynamics along the biologically productive Western Antarctic Peninsula (WAP) shelf. This region is experiencing rapid change, including increasing glacial meltwater discharge associated with the melting of land ice. To better understand the WAP environment and aid ecosystem forecasting, additional methods are needed for monitoring and quantifying glacial meltwater for this remote, sparsely sampled location. Prior studies showed that sea surface glacial meltwater (SSGM) has unique optical characteristics which may allow remote sensing detection via ocean color data. In this study, we develop a first-generation model for quantifying SSGM that can be applied to both spaceborne (MODIS-Aqua) and airborne (PRISM) ocean color platforms. In addition, the model was prepared and verified with one of the more comprehensive&lt;italic&gt;in-situ&lt;/italic&gt;stable oxygen isotope datasets compiled for the WAP region. The SSGM model appears robust and provides accurate predictions of the fractional contribution of glacial meltwater to seawater when compared with&lt;italic&gt;in-situ&lt;/italic&gt;data (&lt;italic&gt;r&lt;/italic&gt;= 0.82, median absolute percent difference = 6.38%, median bias = −0.04), thus offering an additional novel method for quantifying and studying glacial meltwater in the WAP region.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026045</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>