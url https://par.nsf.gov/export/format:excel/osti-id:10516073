--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10516073</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.landusepol.2024.107216</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Housing amenity and affordability shape floodplain development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Samoray, Christopher; Hino, Miyuki; Siders, AR; Agopian, Armen; Mach, Katharine J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Land Use Policy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>107216</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0264-8377</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Flood damage has severe and long-term repercussions for households and communities, and continued housing development in floodplains escalates damages over time. Policies and interventions to reduce damage depend on assumptions about housing stock and residents, but assessments of flood exposure to date largely focus on community-scale characteristics at a single point in time, masking potential within-community differences and their evolution through time. We measure residential development in the floodplain nationwide over time to characterize the type and value of U.S. floodplain housing stock and to assess how new development contributes to flood exposure. Over 4M U.S. residences built from 1700 to 2019 (4.8% of all residences built during that time) are located within current regulatory floodplains. These residences are concentrated at the affordable and expensive extremes of the housing value spectrum, reflecting deep differences in the social vulnerability of floodplain residents. Floodplain housing stock often differs substantially from the local market, with coastal floodplains containing relatively expensive housing and inland floodplains containing relatively affordable housing. New housing development has not occurred equally across these contexts. In the past two decades, more floodplain development has occurred in communities with relatively expensive floodplain housing, and mobile home construction in floodplains has slowed. The bifurcated patterns in floodplain housing, across values and geographies, demonstrate the importance of considering the specific population at risk and how it may differ from the broader community when tailoring flood risk management approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034239; 2034308; 2033929</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>