--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10516170</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsos.220724</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Demography of an ice-obligate mysticete in a region of rapid environmental change</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pallin, L; Bierlich, K C; Durban, J; Fearnbach, H; Savenko, O; Baker, C S; Bell, E; Double, M C; de_la_Mare, W; Goldbogen, J; Johnston, D; Kellar, N; Nichols, R; Nowacek, D; Read, A J; Steel, D; Friedlaender, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Royal Society Open Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2054-5703</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Antarctic minke whales (&lt;italic&gt;Balaenoptera bonaerensis&lt;/italic&gt;, AMW) are an abundant, ice-dependent species susceptible to rapid climatic changes occurring in parts of the Antarctic. Here, we used remote biopsy samples and estimates of length derived from unoccupied aircraft system (UAS) to characterize for the first time the sex ratio, maturity, and pregnancy rates of AMWs around the Western Antarctic Peninsula (WAP). DNA profiling of 82 biopsy samples (2013–2020) identified 29 individual males and 40 individual females. Blubber progesterone levels indicated 59% of all sampled females were pregnant, irrespective of maturity. When corrected for sexual maturity, the median pregnancy rate was 92.3%, indicating that most mature females become pregnant each year. We measured 68 individuals by UAS (mean = 8.04 m) and estimated that 66.5% of females were mature. This study provides the first data on the demography of AMWs along the WAP and represents the first use of non-lethal approaches to studying this species. Furthermore, these results provide baselines against which future changes in population status can be assessed in this rapidly changing marine ecosystem.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026045</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>