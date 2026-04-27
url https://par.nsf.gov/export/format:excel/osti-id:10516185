--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10516185</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Mentor’s Reflection on Challenges of Practice in a Scholarship Program for Lower-Income Computing Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Solis, T; Secules, S; Kumar, N; Georgiopoulos, M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2024 ASEE Annual Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper describes an NSF (National Science Foundation) S-STEM-funded scholarship program, representing a collaborative five-year grant project among three prominent universities in the Southeast region of the United States. Its primary objective is to support dedicated scholars in graduating and finding a professional pathway. Each institution recruited a cohort of 15-20 scholars annually for three years. The project offers scholarships and provides curricular and co-curricular support to academically talented but financially challenged students in the computing disciplines, including Computer Science, Computer Engineering, Cybersecurity, and Information Technology majors, starting from their junior years. The program aims to impact 150 scholars, most of whom are underrepresented in computing. Scholars receive support throughout their graduation and beyond should they pursue graduate studies in a STEM (Science, Technology, Engineering, and Math) discipline at any of the three participating institutions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2130290</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Portland, Oregon</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>