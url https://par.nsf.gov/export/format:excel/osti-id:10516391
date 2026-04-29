--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10516391</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/educsci14030292</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Catalyzing Organizational Change for Equity in Graduate Education: A Case Study of Adopting Collective Impact in a College of Engineering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Walter C; Holloman, Teirra K; Knight, David B; Huggins, Natali; Matusovich, Holly M; Brisbane, Julia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Education Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>292</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-7102</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduate education in engineering is an extremely challenging, complex entity that is difficult to change. The purpose of this exploratory research paper was to investigate the applicability of the Collective Impact framework, which has been used within community organizing contexts, to organize the change efforts of a center focused on advancing equitable graduate education within engineering. We sought to understand how the conditions of Collective Impact (i.e., common agenda, backbone organization, mutually reinforcing activities, shared measurement system, and continuous communication) could facilitate the organization of equity-focused change efforts across a college of engineering at a single institution. To achieve this, we took an action research approach. We found the Collective Impact framework to be a useful tool for organizing cross-sectional partnerships to facilitate equity-focused change in graduate education; we also found the five conditions of Collective Impact to be applicable to the higher education context, with some intentional considerations and modifications. Through coordinated efforts, the Collective Impact framework can support the goal of reorienting existing decentralized structures, resource flows, and decision processes to foster bottom-up and top-down change processes to advance equitable support for graduate students.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217640</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>