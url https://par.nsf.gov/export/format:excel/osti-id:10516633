--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10516633</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10909-024-03059-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring the Potential of Residual Impurities in Germanium Detectors for MeV-Scale Dark Matter Detection</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mei, Dongming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Low Temperature Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-2291</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The direct detection of MeV-scale dark matter (DM) particles hinges on achieving an exceptionally low-energy detection threshold. Germanium (Ge) detectors, meticulously tailored with precise impurity compositions, hold the potential to enhance sensitivity to energy levels below the sub-electronvolt (sub-eV) range. This study explores the behavior of residual impurities inherent to Ge detectors at helium temperatures, unveiling a captivating freeze-out phenomenon leading to the formation of excited localized states known as dipole states. Using compelling evidence from relative capacitance measurements obtained from two detectors, we elucidate the transition of impurity atoms from free charge states to these dipole states as the temperature drops from 11 to 6.5 K. Our investigation comprehensively covers the intricate formation of these dipole states in both&lt;italic&gt;n&lt;/italic&gt;-type and&lt;italic&gt;p&lt;/italic&gt;-type impurities. Furthermore, we shed light on the electric field generated by these dipole states, revealing their ability to trap charges and facilitate the creation of cluster dipole states. Confirming findings from previous measurements, we establish that these excited dipole states exhibit a binding energy of less than 10 meV, offering an exceptionally low detection threshold for MeV-scale DM. Building upon this concept, we propose the development of a 1-kg Ge detector with internal charge amplification—an innovative approach poised to surpass electrical noise and enable the detection of MeV-scale DM with unprecedented sensitivity.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310027; 1743790</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>