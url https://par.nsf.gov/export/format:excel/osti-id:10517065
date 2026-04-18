--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517065</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-024-48321-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electric-field tunable Type-I to Type-II band alignment transition in MoSe2/WS2 heterobilayers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kistner-Morris, Jed; Shi, Ao; Liu, Erfu; Arp, Trevor; Farahmand, Farima; Taniguchi, Takashi; Watanabe, Kenji; Aji, Vivek; Lui, Chun Hung; Gabor, Nathaniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Semiconductor heterojunctions are ubiquitous components of modern electronics. Their properties depend crucially on the band alignment at the interface, which may exhibit straddling gap (type-I), staggered gap (type-II) or broken gap (type-III). The distinct characteristics and applications associated with each alignment make it highly desirable to switch between them within a single material. Here we demonstrate an electrically tunable transition between type-I and type-II band alignments in MoSe&lt;sub&gt;2&lt;/sub&gt;/WS&lt;sub&gt;2&lt;/sub&gt;heterobilayers by investigating their luminescence and photocurrent characteristics. In their intrinsic state, these heterobilayers exhibit a type-I band alignment, resulting in the dominant intralayer exciton luminescence from MoSe&lt;sub&gt;2&lt;/sub&gt;. However, the application of a strong interlayer electric field induces a transition to a type-II band alignment, leading to pronounced interlayer exciton luminescence. Furthermore, the formation of the interlayer exciton state traps free carriers at the interface, leading to the suppression of interlayer photocurrent and highly nonlinear photocurrent-voltage characteristics. This breakthrough in electrical band alignment control, interlayer exciton manipulation, and carrier trapping heralds a new era of versatile optical and (opto)electronic devices composed of van der Waals heterostructures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945660</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>