--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517224</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ani14091319</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Maternal Effects and Trophodynamics Drive Interannual Larval Growth Variability of Atlantic Bluefin Tuna (Thunnus thynnus) from the Gulf of Mexico</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Quintanilla, José M; Borrego-Santos, Ricardo; Malca, Estrella; Swalethorp, Rasmus; Landry, Michael R; Gerard, Trika; Lamkin, John; García, Alberto; Laiz-Carrión, Raúl</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>none</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>none</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Animals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1319</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2615</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Two cohorts of Atlantic bluefin tuna (Thunnus thynnus) larvae were sampled in 2017 and 2018 during the peak of spawning in the Gulf of Mexico (GOM). We examined environmental variables, daily growth, otolith biometry and stable isotopes and found that the GOM18 cohort grew at faster rates, with larger and wider otoliths. Inter and intra-population analyses (deficient vs. optimal growth groups) were carried out for pre- and post-flexion developmental stages to determine maternal and trophodynamic influences on larval growth variability based on larval isotopic signatures, trophic niche sizes and their overlaps. For the pre-flexion stages in both years, the optimal growth groups had significantly lower δ15N, implying a direct relationship between growth potential and maternal inheritance. Optimal growth groups and stages for both years showed lower C:N ratios, reflecting a greater energy investment in growth. The results of this study illustrate the interannual transgenerational trophic plasticity of a spawning stock and its linkages to growth potential of their offsprings in the GOM.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1851558</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>