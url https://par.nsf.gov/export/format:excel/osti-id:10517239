--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517239</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/jedm.12402</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Curvilinearity in the Reference Composite and Practical Implications for Measurement</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liao, Xiangyi; Bolt, Daniel M; Kim, Jee‐Seon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Educational Measurement</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0655</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Item difficulty and dimensionality often correlate, implying that unidimensional IRT approximations to multidimensional data (i.e., reference composites) can take a curvilinear form in the multidimensional space. Although this issue has been previously discussed in the context of vertical scaling applications, we illustrate how such a phenomenon can also easily occur within individual tests. Measures of reading proficiency, for example, often use different task types within a single assessment, a feature that may not only lead to multidimensionality, but also an association between item difficulty and dimensionality. Using a latent regression strategy, we demonstrate through simulations and empirical analysis how associations between dimensionality and difficulty yield a nonlinear reference composite where the weights of the underlying dimensions&lt;italic&gt;change&lt;/italic&gt;across the scale continuum according to the difficulties of the items associated with the dimensions. We further show how this form of curvilinearity produces systematic forms of misspecification in traditional unidimensional IRT models (e.g., 2PL) and can be better accommodated by models such as monotone‐polynomial or asymmetric IRT models. Simulations and a real‐data example from the Early Childhood Longitudinal Study—Kindergarten are provided for demonstration. Some implications for measurement modeling and for understanding the effects of 2PL misspecification on measurement metrics are discussed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1749275</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>