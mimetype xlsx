--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517257</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18260/1-2--43856</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Introducing The Focus &amp; Action of Students &amp; Teachers Observation Protocol (FASTOP)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kussmaul, Clifton; Campbell, Patricia; Torres-Demas, Maria; Mayfield, Chris; Hu, Helen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This methods paper describes the development, use, and initial findings for the Focus and Actions of Students and Teachers Observation Protocol (FASTOP). The ICAP model describes the benefits of interactive (I), constructive (C), and active (A) learning over passive (P) learning. However, instructors who seek to adopt more effective pedagogies often overestimate their use of such practices and/or omit key elements. Thus, our research seeks to enhance understanding of classroom practice by combining data from student surveys, instructor surveys, and classroom observations (both live and video recorded). This paper describes a new classroom observation protocol intended to monitor the focus (e.g., solo, pair, team, or whole class) and action (e.g., discuss, speak/present, watch/listen, or distracted) of both students and teachers (instructors). The paper summarizes relevant background on evidence-based learning, student engagement, and classroom observation protocols, describes the development and structure of FASTOP, presents results from different pedagogies (e.g., lecture, laboratory, POGIL), and describes lessons learned and future directions. Results show distinctive patterns of student and teacher behaviors for different pedagogies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2216454</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASEE Conferences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Baltimore , Maryland</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>