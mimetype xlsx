--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517398</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/23294965231221788</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Solidarity as Resistance: Feminist Administrators in U.S. Academia</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>De_Welde, K; Ollilainen, M; Solomon, C R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Social Currents</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2329-4965</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study examines how feminist academic administrators engender solidarity and practice feminist principles as leaders in United States higher education institutions. We draw from qualitative interview data with 27 self-identified feminist academic leaders about how they carry out this work, what obstacles they face, and the ways that their work disrupts—and is disrupted by—the intensifying neoliberal, managerial tendencies in higher education. Respondents shared experiences of promoting solidarity through their leadership and strove to create inclusive and equitable environments to benefit students, staff, and faculty, and especially minoritized individuals within these groups. Our analysis reveals how these feminist administrators applied a feminist ethic, engendered solidarity in their work, and were often keenly aware of—and willing to contest—the neoliberal context of their institutions and higher education more broadly. Our findings contribute to the sociological and cross-disciplinary literature on feminist leaders in academic institutions and the resistance against neoliberalism and managerialism practices from within academia.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2100242</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage Journals</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>