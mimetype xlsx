--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517515</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/21695067231192620</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evaluating the dissociation between drivers’ self-perceived and objective need for vehicle assistance during obstacle avoidance tasks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Luster, Maya S; Pitts, Brandon J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Human Factors and Ergonomics Society Annual Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>895 to 901</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1071-1813</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Driver-assistance systems are becoming more commonplace; however, the realized safety benefits of these technologies depend on whether a person accepts and adopts automated driving aids. One challenge to adoption could be a preference-performance dissociation (PPD), which is a mismatch between a self-perceived desire and an objective need for assistance. Research has reported PPD in driving but has not extensively leveraged driving performance data to confirm its existence. Thus, the goal of this study was to compare drivers’ self-reported need for vehicle assistance to their objective driving performance. Twenty-one participants drove on a simulated road and traversed challenging, real-world roadway obstacles. Afterwards, they were asked about their preference for automated vehicle assistance (e.g., steering and braking) during their drive. Overall, some participants exhibited PPD that included both over- and underestimating their need for a particular type of automated assistance. Findings can be used to develop shared control and adaptive automation strategies tailored to particular users and contexts across various safety-critical environments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1836952</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>SAGE Publications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>