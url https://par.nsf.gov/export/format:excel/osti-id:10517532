--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517532</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i21.30408</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AI-Assisted Human Teamwork</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Seo, Sangwon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>23415 to 23416</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effective teamwork translates to fewer preventable errors and higher task performance in collaborative tasks. However, in time-critical tasks, successful teamwork becomes highly challenging to attain. In such settings, often, team members have partial observability of their surroundings, incur high cost of communication, and have trouble estimating the state and intent of their teammates. To assist a team in improving teamwork at task time, my doctoral research proposes an automated task-time team intervention system. Grounded in the notion of shared mental models, the system first detects whether the team is on the same page or not. It then generates effective interventions to improve teamwork. Additionally, by leveraging past demonstrations to learn a model of team behavior, this system minimizes the need for domain experts to specify teamwork models and rules.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2205454</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for the Advancement of Artificial Intelligence (AAAI)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>