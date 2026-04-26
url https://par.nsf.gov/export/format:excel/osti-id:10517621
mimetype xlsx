--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517621</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/sim.10096</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Time‐varying dynamic Bayesian network learning for an fMRI study of emotion processing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, Lizhe; Zhang, Aiying; Liang, Faming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Statistics in Medicine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2713 to 2733</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0277-6715</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This article presents a novel method for learning time‐varying dynamic Bayesian networks. The proposed method breaks down the dynamic Bayesian network learning problem into a sequence of regression inference problems and tackles each problem using the Markov neighborhood regression technique. Notably, the method demonstrates scalability concerning data dimensionality, accommodates time‐varying network structure, and naturally handles multi‐subject data. The proposed method exhibits consistency and offers superior performance compared to existing methods in terms of estimation accuracy and computational efficiency, as supported by extensive numerical experiments. To showcase its effectiveness, we apply the proposed method to an fMRI study investigating the effective connectivity among various regions of interest (ROIs) during an emotion‐processing task. Our findings reveal the pivotal role of the subcortical‐cerebellum in emotion processing.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210819; 2015498</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>