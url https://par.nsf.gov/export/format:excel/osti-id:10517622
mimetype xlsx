--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517622</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PLUG: Leveraging Pivot Language in Cross-Lingual Instruction Tuning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Zhihan; Lee, Dong-Ho; Fang, Yuwei; Yu, Wenhao; Jia, Mengzhao; Jiang, Meng; Barbieri, Francesco</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 62th Annual Meeting of the Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Instruction tuning has remarkably advanced large language models (LLMs) in understand- ing and responding to diverse human instruc- tions. Despite the success in high-resource lan- guages, its application in lower-resource ones faces challenges due to the imbalanced foun- dational abilities of LLMs across different lan- guages, stemming from the uneven language distribution in their pre-training data. To tackle this issue, we propose pivot language guided generation (PLUG), an approach that utilizes a high-resource language, primarily English, as the pivot to enhance instruction tuning in lower-resource languages. It trains the model to first process instructions in the pivot language, and then produce responses in the target lan- guage. To evaluate our approach, we introduce a benchmark, X-AlpacaEval, of instructions in 4 languages (Chinese, Korean, Italian, and Spanish), each annotated by professional trans- lators. Our approach demonstrates a significant improvement in the instruction-following abili- ties of LLMs by 29% on average, compared to directly responding in the target language alone. Further experiments validate the versatility of our approach by employing alternative pivot languages beyond English to assist languages where LLMs exhibit lower proficiency.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2119531; 2137396; 2142827; 2234058; 1901059</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACL</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>