--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517634</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Addressing the need for microclimate considerations in DOE reference building prototypes for urban energy simulation with a focus on urban shadow effects.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ghiasi, S; Passe, U; Thompson, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Building Performance Simulation Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The U.S. Department of Energy (DOE) offers building reference prototypes for energy use modeling in commercial and residential buildings. However, these reference prototypes have traditionally been treated in isolation, neglecting the impact of neighboring objects on local microclimate. In urban energy models, where the intricate interaction of urban elements significantly shapes environmental conditions, it becomes more important to reconsider the conventional treatment of building reference prototypes. In this paper we aim to discern potential disparities in energy consumption estimations using DOE prototypes at an urban scale. The Urban Modeling Interface (UMI) was chosen as the simulation platform to incorporate the shadow effect from neighboring objects on building energy use across six scenarios with different shadow coverage by neighboring objects. We found that trees as neighboring structures can decrease cooling load by up to 29%. These results highlight the importance of considering the urban context in energy use estimation of buildings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855902</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IBPSA-USA</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>