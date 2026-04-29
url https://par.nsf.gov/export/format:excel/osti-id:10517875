--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,182 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...130 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -196,191 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517875</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.jbc.2024.105923</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Abstract 1599 Development and Use of Literature Guided Assessments (LGAs) in an OER to Teach Biochemistry and Molecular Biology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jakubowski, Henry; Procko, Kristen; Sikora, Arthur; Lavin, Emily Schmitt; Chatterjee, Subhasish</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Biological Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105923</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A comprehensive understanding of biochemistry and molecular biology should empower students to address today's most pressing global challenges (GCs). However, the common types of assessment questions in biochemistry texts do not provide the context or training to encourage students to apply concepts broadly to world issues. The typical end-of-chapter problems presented are not often summative across chapters and are less likely to focus on research findings. Moreover, most do not help students read and analyze the scientific literature, an arguably difficult task that is critical to understanding and approaching solutions to GCs. To address these shortcomings, we have developed a new approach for assessment questions and incorporated them in the online, multivolume Open Educational Resource (OER), Fundamentals of Biochemistry LibreText. These Literature-based Guided Assessments (LGAs) are linked to the primary literature and designed to guide students in reading and understanding research papers. Most of the LGAs are also linked to the leading GCs that face the world today. We highlight an LGA on the Voltage-gated Sodium Channel that was developed through a summer workshop sponsored by BioMolViz and used in a classroom setting in the following fall semester. We describe the development and implementation of the activity, along with preliminary data from an introduction to protein modeling course. We also have written LGAs that focus on Trauma and Health as well as Carbon Capture Using Carbonic Anhydrase (centered on the GCs of Trauma and Climate Change, respectively), and two on Visual Images and Data (focused on Information Integrity). Importantly, these topics encourage students to think past the typical biomedical questions that can become the focus of courses targeted to premedical students. We invite members of the community to use these LGAs in their classrooms and propose GCs of interest for future modules.
+NSF 1920270: RCN-UBE: Development of an Inclusive Community for the Instruction of Visualizing Biomolecules. Department of Education Open Textbook Pilot Project.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920270</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier Inc.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>