--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517893</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TWC.2023.3280179</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Secure Intelligent Reflecting Surface-Aided Integrated Sensing and Communication</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hua, Meng; Wu, Qingqing; Chen, Wen; Dobre, Octavia A; Swindlehurst, A Lee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Wireless Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>575 to 591</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1536-1276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, an intelligent reflecting surface (IRS) is leveraged to enhance the physical layer security of an integrated sensing and communication (ISAC) system in which the IRS is deployed to not only assist the downlink communication for multiple users, but also create a virtual line-of-sight (LoS) link for target sensing. In particular, we consider a challenging scenario where the target may be a suspicious eavesdropper that potentially intercepts the communication-user information transmitted by the base station (BS). To ensure the sensing quality while preventing the eavesdropping, dedicated sensing signals are transmitted by the BS. We investigate the joint design of the phase shifts at the IRS and the communication as well as radar beamformers at the BS to maximize the sensing beampattern gain towards the target, subject to the maximum information leakage to the eavesdropping target and the minimum signal-to-interference-plus-noise ratio (SINR) required by users. Based on the availability of perfect channel state information (CSI) of all involved user links and the potential target location of interest at the BS, two scenarios are considered and two different optimization algorithms are proposed. For the ideal scenario where the CSI of the user links and the potential target location are perfectly known at the BS, a penalty-based algorithm is proposed to obtain a high-quality solution. In particular, the beamformers are obtained with a semi-closed-form solution using Lagrange duality and the IRS phase shifts are solved for in closed form by applying the majorization-minimization (MM) method. On the other hand, for the more practical scenario where the CSI is imperfect and the potential target location is uncertain in a region of interest, a robust algorithm based on the $\cal S$ -procedure and sign-definiteness approaches is proposed. Simulation results demonstrate the effectiveness of the proposed scheme in achieving a trade-off between the communication quality and the sensing quality, and also show the tremendous potential of IRS for use in sensing and improving the security of ISAC systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107182; 2030029</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>