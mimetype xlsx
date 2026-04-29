--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10517904</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2023.103082</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Expanding Preservice Teachers’ Conceptions of Science Teaching and Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Metcalf, Allison; Jaber, Lama; Davidson, Shannon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 17th International Conference of the Learning Sciences - ICLS 2023</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1482 to 1485</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>To support students’ sense of belonging in science classrooms, K-12 teachers should recognize and appreciate learners’ diverse experiential, cultural, and linguistic repertoires as valuable resources for sensemaking in science. This approach to teaching necessarily entails expanding what has been traditionally considered as ontologically and epistemologically valid and valued in disciplinary learning spaces so that students’ diverse ways of thinking, talking, and feeling are honored and built upon, rather than dismissed. This study explores the emergence of such expansiveness in the context of STEM preservice teacher education. Using preservice teachers (PSTs)’ written reflections and in-class discussions, we identified different ways in which such expansiveness manifested in PSTs’ discourse. We end with some implications for supporting teachers’ expanding conceptions of science teaching and learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1844453</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>