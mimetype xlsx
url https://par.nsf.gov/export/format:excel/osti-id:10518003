--- v0 (2026-01-16)
+++ v1 (2026-04-17)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1061/9780784485293.014</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revitalizing Students Perception and Knowledge of Construction Safety: Leveraging Virtual Reality as an Experiential Learning Tool for Construction Robotic Safety Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ojha, Amit; Shayesteh, Shayan; Jebelli, Houtan; Akanmu, Abiola; Miller, Scarlett; Sharma, Priya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Construction Research Congress 2024</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>129 to 138</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9780784485293</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Traditional lectures have difficulties instilling pragmatic skills in construction engineering students due to the inability to illuminate the complexities within the human-robot collaborative construction environment. While on-site can acclimatize construction students to reality and construct knowledge that can solve safety challenges, it is challenging to organize on-site training trips owing to the dangerous nature of construction workplaces. This research aimed to explore virtual reality (VR) as a tool to enhance students’ perception and knowledge of construction robotic safety. For this purpose, the study developed a virtual training platform for providing construction engineering students with safety knowledge on interacting with simulated robots within the virtual environment of construction sites. A self-assessment approach was leveraged among 20 recruited students to demonstrate the efficacy of students’ engagement and learning outcomes from the proposed learning approach over the traditional learning approach. Results indicated a statistical difference in students’ learning outcomes and engagement levels between the developed approach and the traditional approach. Findings demonstrated the implications of VR as an experiential tool to enhance the students’ learning of robotic safety in construction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2402008</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Civil Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Des Moines, Iowa</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>